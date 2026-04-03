--- v0 (2025-10-24)
+++ v1 (2026-04-03)
@@ -1,121 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D64E546" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="1F336B"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F336B"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SAMPLE NEWS RELEASE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E24C88D" w14:textId="2748BC8B" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
+    <w:p w14:paraId="3E24C88D" w14:textId="0C2A31B5" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="EF5125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EF5125"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Template for Health Care Equity Certification</w:t>
+        <w:t xml:space="preserve">Template for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EF5125"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Excellent Health Outcomes for All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EF5125"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Certification</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E4E5022" wp14:editId="71E1B637">
             <wp:extent cx="3380105" cy="30480"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="1" name="Picture 1" descr="Shape"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1545830053" descr="Shape"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3380105" cy="30480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -149,132 +171,153 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert media contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DE8060" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29EFA39D" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
+    <w:p w14:paraId="69649579" w14:textId="33022181" w:rsidR="00470FCC" w:rsidRPr="00CF5E0F" w:rsidRDefault="00470FCC" w:rsidP="00CF5E0F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>) awarded Health Care Equity Certification</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+        <w:t xml:space="preserve">) awarded </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Excellent Health Outcomes for All</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Certification</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
         <w:t>from The Joint Commission</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52C7422F" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4142EF3F" w14:textId="6FF599BF" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
+    <w:p w14:paraId="4142EF3F" w14:textId="50F43304" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
@@ -285,110 +328,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) – (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) has earned The Joint Commission’s Health Care Equity Certification for excellence in its efforts to provide equitable care, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and services. (</w:t>
+        <w:t xml:space="preserve">) has earned The Joint Commission’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excellent Health Outcomes for All </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Certification for excellence in its efforts to provide equitable care, treatment and services. (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) has demonstrated that it has established structures and processes in place to decrease health care disparities within its patient populations and to promote diversity, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and inclusion for staff.</w:t>
+        <w:t>) has demonstrated that it has established structures and processes in place to decrease health care disparities within its patient populations and to promote diversity, equity and inclusion for staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE12C7D" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36D3D82E" w14:textId="654A7761" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
@@ -554,67 +575,83 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Performance improvement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10166FA7" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47C60ECB" w14:textId="39AD8ACE" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
+    <w:p w14:paraId="47C60ECB" w14:textId="0808EB1B" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Health Care Equity Certification </w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Excellent Health Outcomes for All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Certification </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>distinguishes those organizations that have made health care equity a strategic priority and those that collaborate with patients, families, caregivers and external organizations to help translate equitable health care into better health outcomes,” says Ken Grubbs, DNP, MBA, RN, executive vice president of Accreditation and Certification Operations and chief nursing officer, The Joint Commission. “We commend (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>organization name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -712,136 +749,134 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert specific examples of how organization prepared for certification process and/or specific certification’s eligibility requirements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CD9E441" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E1688C0" w14:textId="254BE40F" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
+    <w:p w14:paraId="4E1688C0" w14:textId="4165E30D" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">To help health care organizations achieve Health Care Equity Certification, The Joint Commission developed a </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">To help health care organizations achieve </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Excellent Health Outcomes for All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Certification, The Joint Commission developed a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00CF5E0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Health Care Equity Certification Resource Center</w:t>
+          <w:t>Excellent Health Outcomes for All Certification Resource Center</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The resource center provides practical strategies, toolkits, templates, brief </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and videos. </w:t>
+        <w:t xml:space="preserve">. The resource center provides practical strategies, toolkits, templates, brief synopses and videos. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51890065" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FE109F2" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, please visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>The Joint Commission website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474747EE" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
@@ -902,119 +937,119 @@
         <w:t>Insert organization boilerplate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5413C8C7" w14:textId="77777777" w:rsidR="00470FCC" w:rsidRDefault="00470FCC" w:rsidP="00470FCC"/>
     <w:p w14:paraId="1CE3EEDC" w14:textId="77777777" w:rsidR="00BC2196" w:rsidRDefault="00BC2196"/>
     <w:sectPr w:rsidR="00BC2196">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="400B2450"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A2A2F66"/>
     <w:lvl w:ilvl="0" w:tplc="A9B4F4F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="47B080A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1091,102 +1126,103 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9580E0C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1062680896">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00470FCC"/>
     <w:rsid w:val="00470FCC"/>
     <w:rsid w:val="008C2778"/>
+    <w:rsid w:val="00A260DF"/>
     <w:rsid w:val="00AE3324"/>
     <w:rsid w:val="00BC2196"/>
     <w:rsid w:val="00CA6B89"/>
+    <w:rsid w:val="00CF5E0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="490BFFE0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5F5CAC47-A020-49DA-A817-45AA0D5A7080}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1627,73 +1663,73 @@
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ja-JP"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00470FCC"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="213202482">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jointcommission.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jointcommission.org/our-priorities/health-care-equity/certification-resource-center/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jointcommission.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jointcommission.org/en-us/knowledge-library/vulnerable-populations/certification-resource-center" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1960,50 +1996,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8344f6d5-d121-46bc-8650-9d220d3dd3e8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0463c16c-4225-4c82-87dc-f8c1f891c26d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C173B926CE855A4B85B38CF25D966708" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59e39305aafcf160234fff54b19953df">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0463c16c-4225-4c82-87dc-f8c1f891c26d" xmlns:ns3="8344f6d5-d121-46bc-8650-9d220d3dd3e8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f1f9cc360434ea1a24e37b175d25d24" ns2:_="" ns3:_="">
     <xsd:import namespace="0463c16c-4225-4c82-87dc-f8c1f891c26d"/>
     <xsd:import namespace="8344f6d5-d121-46bc-8650-9d220d3dd3e8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -2214,97 +2270,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA472995-AE76-4C71-A4A3-5A6A96947DC8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{406EE6B0-038C-43CF-BA6B-39B121541C7C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8344f6d5-d121-46bc-8650-9d220d3dd3e8"/>
+    <ds:schemaRef ds:uri="0463c16c-4225-4c82-87dc-f8c1f891c26d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA0B099-989C-4D95-BC24-65F8A742D88F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA0B099-989C-4D95-BC24-65F8A742D88F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{406EE6B0-038C-43CF-BA6B-39B121541C7C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA472995-AE76-4C71-A4A3-5A6A96947DC8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="0463c16c-4225-4c82-87dc-f8c1f891c26d"/>
+    <ds:schemaRef ds:uri="8344f6d5-d121-46bc-8650-9d220d3dd3e8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>331</Words>
-  <Characters>1892</Characters>
+  <Words>301</Words>
+  <Characters>2024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2219</CharactersWithSpaces>
+  <CharactersWithSpaces>2302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Howard, Erin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C173B926CE855A4B85B38CF25D966708</vt:lpwstr>
   </property>