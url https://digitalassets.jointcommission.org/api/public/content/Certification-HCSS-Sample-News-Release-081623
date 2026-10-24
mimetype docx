--- v0 (2025-10-24)
+++ v1 (2026-10-24)
@@ -1,863 +1,888 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="514F50BD" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00300E37" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+    <w:p w14:paraId="514F50BD" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F336B"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F336B"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SAMPLE NEWS RELEASE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD930CF" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="6AD930CF" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="005E00C5" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E00C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certification template for Health Care Staffing Services program </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29326059" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00564E93" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EF5125"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="73C54B7E">
           <v:rect id="_x0000_i1025" style="width:265.35pt;height:1.5pt" o:hrpct="567" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#1f336b" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA70695" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="0CA70695" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EB44A35" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00300E37" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="7EB44A35" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="658FC96A" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="658FC96A" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert media contact information</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582ED294" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="582ED294" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17516743" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00300E37" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="17516743" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28F3339B" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00674A57" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+    <w:p w14:paraId="28F3339B" w14:textId="1AABCCF2" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>) awarded Health Care Staffing Services Certification from The Joint Commission</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="150F98FA" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+        <w:t>) awarded Health Care Staffing Services Certification from Joint Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150F98FA" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126C763B" w14:textId="6E7ABA95" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>CITY, State, Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>) – (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>) has earned Joint Commission’s Gold Seal of Approval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Health Care Staffing Services Certification by demonstrating continuous compliance with its performance standards. The Gold Seal is a symbol of quality that reflects a health</w:t>
+      </w:r>
+      <w:r w:rsidR="00331451" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">care organization’s commitment to providing safe and quality patient care. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66006CE1" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395DDD76" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00C04895" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>Health care staffing firms place temporary staff in organizations that direct</w:t>
       </w:r>
-      <w:r w:rsidR="002856EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="002856EE" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> or provide patient care. Health Care Staffing Services C</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>ertification demonstrates (</w:t>
       </w:r>
-      <w:r w:rsidR="00707A0C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="00707A0C" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>organization name</w:t>
       </w:r>
-      <w:r w:rsidR="00F03606">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="00F03606" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">) efforts to address how qualifications and competencies of staff are determined, placement of staff and how </w:t>
       </w:r>
-      <w:r w:rsidR="002856EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="002856EE" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">performance is monitored. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6105DD05" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...7 lines deleted...]
-    <w:p w14:paraId="38FCEAE6" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00D9517B" w:rsidRDefault="00200D63" w:rsidP="00D9517B">
+    <w:p w14:paraId="6105DD05" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FCEAE6" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00D9517B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">) underwent a rigorous, unannounced onsite </w:t>
       </w:r>
-      <w:r w:rsidR="001C6023" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="001C6023" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">review </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>on (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">). During the </w:t>
       </w:r>
-      <w:r w:rsidR="001C6023" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="001C6023" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>visit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">, a team of Joint Commission </w:t>
       </w:r>
-      <w:r w:rsidR="001C6023" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="001C6023" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">reviewers </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>evaluated compliance with related certification standards</w:t>
       </w:r>
-      <w:r w:rsidR="002856EE" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="002856EE" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> including (</w:t>
       </w:r>
-      <w:r w:rsidR="002856EE" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="002856EE" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">insert most relevant standards areas – examples include: </w:t>
       </w:r>
-      <w:r w:rsidR="001C6023" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
+      <w:r w:rsidR="001C6023" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>program management, supporting self-management</w:t>
       </w:r>
-      <w:r w:rsidR="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
+      <w:r w:rsidR="00D9517B" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001C6023" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
+      <w:r w:rsidR="001C6023" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> and delivering and facilitating clinical care</w:t>
       </w:r>
-      <w:r w:rsidR="002856EE" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="002856EE" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>). Joint Commission standards</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> are developed in consultation with health care experts and providers, measurement experts and patients. The </w:t>
       </w:r>
-      <w:r w:rsidR="001C6023" w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="001C6023" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">reviewers </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9517B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>also conducted onsite observations and interviews.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CC4A7A" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="59CC4A7A" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F11F98" w14:textId="2A938ED9" w:rsidR="00D15F89" w:rsidRPr="00E26C06" w:rsidRDefault="00D15F89" w:rsidP="00D15F89">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Health Care Staffing Services Certification recognizes health care staffing firms committed to striving for excellence and fostering continuous improvement in patient safety and quality of care,” says Ken Grubbs, DNP, MBA, RN, executive vice president of Accreditation and Certification Operations and chief nursing </w:t>
+      </w:r>
+      <w:r w:rsidR="00970E90" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>executive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>, Joint Commission. “We commend (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>organization name</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C6101">
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>) for using Joint Commission</w:t>
+      </w:r>
+      <w:r w:rsidR="00970E90" w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certification process to reduce variation in clinical processes and to strengthen its clinical program to drive safer, higher quality and more compassionate care for individuals served.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F735F30" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28177C72" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert quote from organization leader</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280DEA3F" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="280DEA3F" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E03BA5" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Insert </w:t>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>Insert specific examples of how organization prepared for certification process and/or specific certification’s eligibility requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5CEABB" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="0D5CEABB" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A5CDD8" w14:textId="52FF5AEC" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="0013705E">
+        <w:r w:rsidRPr="00E26C06">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+            <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           </w:rPr>
-          <w:t>The Joint Commission website</w:t>
+          <w:t>Joint Commission</w:t>
+        </w:r>
+        <w:r w:rsidR="00CA7492" w:rsidRPr="00E26C06">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>’s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E26C06">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D69D01" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...7 lines deleted...]
-    <w:p w14:paraId="4B51F86B" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="0013705E" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+    <w:p w14:paraId="33D69D01" w14:textId="77777777" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="00200D63">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B3FE89" w14:textId="79534425" w:rsidR="00200D63" w:rsidRPr="00E26C06" w:rsidRDefault="00200D63" w:rsidP="006B37B1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>###</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B3FE89" w14:textId="77777777" w:rsidR="00200D63" w:rsidRDefault="00200D63" w:rsidP="00200D63">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="090DDC33" w14:textId="01BA0AC3" w:rsidR="00846BA3" w:rsidRPr="006B37B1" w:rsidRDefault="00200D63" w:rsidP="006B37B1">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert organization boilerplate</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="00E26C06">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090DDC33" w14:textId="77777777" w:rsidR="00846BA3" w:rsidRDefault="00846BA3"/>
-    <w:sectPr w:rsidR="00846BA3">
+    <w:sectPr w:rsidR="00846BA3" w:rsidRPr="006B37B1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
+  <w:font w:name="Satoshi">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000047" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00200D63"/>
     <w:rsid w:val="00142A14"/>
     <w:rsid w:val="001C6023"/>
     <w:rsid w:val="00200D63"/>
     <w:rsid w:val="002856EE"/>
     <w:rsid w:val="002C523C"/>
+    <w:rsid w:val="00312885"/>
+    <w:rsid w:val="00331451"/>
+    <w:rsid w:val="00591719"/>
     <w:rsid w:val="00595D79"/>
+    <w:rsid w:val="005E00C5"/>
+    <w:rsid w:val="006B37B1"/>
     <w:rsid w:val="006F61C5"/>
     <w:rsid w:val="00707A0C"/>
+    <w:rsid w:val="007533B0"/>
     <w:rsid w:val="00846BA3"/>
     <w:rsid w:val="00847AF6"/>
     <w:rsid w:val="00861017"/>
     <w:rsid w:val="00923CFE"/>
+    <w:rsid w:val="00970E90"/>
     <w:rsid w:val="00A46BB2"/>
     <w:rsid w:val="00B8192D"/>
     <w:rsid w:val="00C04895"/>
+    <w:rsid w:val="00CA7492"/>
     <w:rsid w:val="00D15F89"/>
+    <w:rsid w:val="00D5304D"/>
     <w:rsid w:val="00D9517B"/>
     <w:rsid w:val="00D9526E"/>
+    <w:rsid w:val="00E26C06"/>
     <w:rsid w:val="00F03606"/>
     <w:rsid w:val="00F277CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="342C0BE0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A9752657-49EA-4580-A6A3-9AFE6CC36B0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1283,51 +1308,51 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00200D63"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:rsid w:val="00200D63"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1397513201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jointcommission.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
@@ -1874,69 +1899,69 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81311405-A5C8-4CB0-9B19-B99C30887D28}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" enabled="0" method="" siteId="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>357</Words>
-  <Characters>2036</Characters>
+  <Words>332</Words>
+  <Characters>2045</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2389</CharactersWithSpaces>
+  <CharactersWithSpaces>2361</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bronk, Katherine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>