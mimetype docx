--- v0 (2025-10-24)
+++ v1 (2026-06-04)
@@ -2,964 +2,971 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7B71A793" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="00300E37" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+    <w:p w14:paraId="7B71A793" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F336B"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F336B"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SAMPLE NEWS RELEASE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5236B9B9" w14:textId="66DA6488" w:rsidR="00EF331D" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="5236B9B9" w14:textId="66DA6488" w:rsidR="00EF331D" w:rsidRPr="001928E1" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001928E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certification template for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84803" w:rsidRPr="001928E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advanced Certification in Spine Surgery </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187FC9D9" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="000167F8" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="EF5125"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="659E0D50">
           <v:rect id="_x0000_i1025" style="width:265.35pt;height:1.5pt" o:hrpct="567" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#1f336b" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796F42ED" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="796F42ED" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C6767AC" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="00300E37" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="3C6767AC" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="660108C6" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="660108C6" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert media contact information</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BA8538" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="50BA8538" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E95A7C3" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="00300E37" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    <w:p w14:paraId="1E95A7C3" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E51A553" w14:textId="0E8F21CE" w:rsidR="00EF331D" w:rsidRPr="00674A57" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+    <w:p w14:paraId="2C1D27B3" w14:textId="77777777" w:rsidR="00A97296" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">) awarded Advanced </w:t>
       </w:r>
-      <w:r w:rsidR="00E84803">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+      <w:r w:rsidR="00E84803" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve">Certification in Spine Surgery </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="6E51A553" w14:textId="36D53348" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
-        <w:t>from The Joint Commission</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D4057EA" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+        <w:t>from Joint Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4057EA" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3879821A" w14:textId="32C8742A" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>CITY, State, Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>) – (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>) has earned Joint Commission’s Gold Seal of Approval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Advanced </w:t>
       </w:r>
-      <w:r w:rsidR="00CF5EF5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="00CF5EF5" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>Certification in Spine Surgery (ACSS)</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by demonstrating continuous compliance with its performance standards. The Gold Seal is a symbol of quality that reflects a healthcare organization’s commitment to providing safe and quality patient care. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2880EDF9" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5D46F2" w14:textId="4F1D3FE1" w:rsidR="00CF5EF5" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">The certification, </w:t>
       </w:r>
-      <w:r w:rsidR="00597136">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="00597136" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">offered </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">in collaboration with the American Academy of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>Orthopaedic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Surgeons, </w:t>
       </w:r>
-      <w:r w:rsidR="00CF5EF5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="00CF5EF5" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>helps</w:t>
       </w:r>
-      <w:r w:rsidR="001929B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="001929B3" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF5EF5">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="00CF5EF5" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizations provide consistent communication and collaboration among all healthcare providers involved in the care of the patient – from the pre-surgical consultation with the spine surgeon to the intraoperative, hospitalization or ambulatory surgery center admission, rehabilitation activities, and then the follow-up visit with the surgeon. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C8AC10" w14:textId="0A7D92F8" w:rsidR="00CF5EF5" w:rsidRDefault="00CF5EF5" w:rsidP="00EF331D">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="01C8AC10" w14:textId="0A7D92F8" w:rsidR="00CF5EF5" w:rsidRPr="000B7744" w:rsidRDefault="00CF5EF5" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E7BED92" w14:textId="5554104D" w:rsidR="00CF5EF5" w:rsidRPr="000B7744" w:rsidRDefault="00CF5EF5" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">To be eligible for ACSS, organizations must </w:t>
       </w:r>
-      <w:r w:rsidR="006641CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="006641CC" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>implement</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> evidence-based care and clinical practice guidelines</w:t>
       </w:r>
-      <w:r w:rsidR="001929B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="001929B3" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">and participate in the American Spine Registry, a national quality improvement registry for spine care. </w:t>
       </w:r>
-      <w:r w:rsidR="001929B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="001929B3" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">Additionally, organizations need to collect performance measurement data on surgical site infection rates, new neurological deficits, unplanned return visits to the operating room, and pre-operative and post-operative patient reported outcomes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047B02CB" w14:textId="77777777" w:rsidR="00CF5EF5" w:rsidRDefault="00CF5EF5" w:rsidP="00EF331D">
-[...7 lines deleted...]
-    <w:p w14:paraId="549AD38F" w14:textId="6200D579" w:rsidR="00EF331D" w:rsidRPr="00E71C47" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+    <w:p w14:paraId="047B02CB" w14:textId="77777777" w:rsidR="00CF5EF5" w:rsidRPr="000B7744" w:rsidRDefault="00CF5EF5" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549AD38F" w14:textId="000C7F48" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E71C47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Organization name</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E71C47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>) underwent a rigorous, unannounced onsite review on (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E71C47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E71C47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">). During the visit, </w:t>
       </w:r>
-      <w:r w:rsidR="00F310D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="00F310D0" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E71C47">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joint Commission reviewer evaluated compliance with related certification standards including (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">insert most relevant standards areas – examples </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00E71C47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>include:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="0055583C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="0055583C" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006641CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidR="006641CC" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">clinical information management, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E71C47">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>program management, supporting self-management</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
+        <w:t xml:space="preserve">program management, supporting self-management, and delivering </w:t>
+      </w:r>
+      <w:r w:rsidR="006641CC" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Segoe UI"/>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and delivering </w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> facilitating clinical care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>). Joint Commission standards are developed in consultation with healthcare experts and providers, measurement experts and patients. The reviewer also conducted onsite observations and interviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B2E951" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57EA5779" w14:textId="4E1EBB9F" w:rsidR="009D5FEF" w:rsidRPr="000B7744" w:rsidRDefault="009D5FEF" w:rsidP="009D5FEF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Advanced Certification in Spine Surgery recognizes healthcare organizations committed to striving for excellence and fostering continuous improvement in patient safety and quality of care,” says Ken Grubbs, DNP, MBA, RN, executive vice president of Accreditation and Certification Operations and chief nursing </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2D2D" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>executive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>, Joint Commission. “We commend (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>organization name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>) for using Joint Commission</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2D2D" w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certification process to reduce variation in clinical processes and to strengthen its clinical program to drive safer, higher quality and more compassionate care for individuals served.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073EF976" w14:textId="51CDCF4A" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F4D6BF" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> facilitating clinical care</w:t>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>Insert quote from organization leader</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDF1DAC" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468249D8" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>organization name</w:t>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+        <w:t>Insert specific examples of how organization prepared for certification process and/or specific certification’s eligibility requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDF1DAC" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...72 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="0F57AEC6" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D8AA76" w14:textId="0C035B0D" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, please visit </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="0013705E">
+        <w:r w:rsidRPr="000B7744">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+            <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
           </w:rPr>
-          <w:t>The Joint Commission website</w:t>
+          <w:t>Joint Commission</w:t>
+        </w:r>
+        <w:r w:rsidR="009253B5" w:rsidRPr="000B7744">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>’s</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000B7744">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6010441C" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...7 lines deleted...]
-    <w:p w14:paraId="6B11DECE" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="0013705E" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+    <w:p w14:paraId="6010441C" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B11DECE" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
         <w:t>###</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279D6F9C" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+    <w:p w14:paraId="279D6F9C" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRPr="000B7744" w:rsidRDefault="00EF331D" w:rsidP="00EF331D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A16F8D" w14:textId="58C8F30B" w:rsidR="00EF331D" w:rsidRPr="000734BF" w:rsidRDefault="00EF331D" w:rsidP="000734BF">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert organization boilerplate</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013705E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+      <w:r w:rsidRPr="000B7744">
+        <w:rPr>
+          <w:rFonts w:ascii="Satoshi" w:hAnsi="Satoshi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A16F8D" w14:textId="77777777" w:rsidR="00EF331D" w:rsidRDefault="00EF331D"/>
-    <w:sectPr w:rsidR="00EF331D">
+    <w:sectPr w:rsidR="00EF331D" w:rsidRPr="000734BF" w:rsidSect="009253B5">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Georgia">
-    <w:panose1 w:val="02040502050405020303"/>
+  <w:font w:name="Satoshi">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="80000047" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF331D"/>
+    <w:rsid w:val="000734BF"/>
     <w:rsid w:val="00093123"/>
     <w:rsid w:val="00097909"/>
+    <w:rsid w:val="000B7744"/>
+    <w:rsid w:val="001928E1"/>
     <w:rsid w:val="001929B3"/>
     <w:rsid w:val="002D3401"/>
+    <w:rsid w:val="00312885"/>
+    <w:rsid w:val="003C0106"/>
     <w:rsid w:val="00500F6D"/>
     <w:rsid w:val="0055583C"/>
+    <w:rsid w:val="00591719"/>
     <w:rsid w:val="00597136"/>
     <w:rsid w:val="006641CC"/>
+    <w:rsid w:val="007244EF"/>
     <w:rsid w:val="007B0291"/>
+    <w:rsid w:val="009253B5"/>
+    <w:rsid w:val="009C2D2D"/>
     <w:rsid w:val="009D5FEF"/>
     <w:rsid w:val="00A4223C"/>
+    <w:rsid w:val="00A97296"/>
     <w:rsid w:val="00AB1C5A"/>
     <w:rsid w:val="00AF4305"/>
+    <w:rsid w:val="00B04768"/>
+    <w:rsid w:val="00B91840"/>
     <w:rsid w:val="00CD4BCC"/>
     <w:rsid w:val="00CF5EF5"/>
+    <w:rsid w:val="00DD2131"/>
     <w:rsid w:val="00E02396"/>
     <w:rsid w:val="00E84803"/>
     <w:rsid w:val="00EF331D"/>
     <w:rsid w:val="00F310D0"/>
     <w:rsid w:val="00FA5173"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="53FFE395"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0EAA671B-DE85-4607-A3FB-E08D5CA756AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1455,51 +1462,51 @@
     <w:rsid w:val="00AF4305"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AF4305"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jointcommission.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2089,76 +2096,76 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C54144C-8987-4485-B1C5-E469261452E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8344f6d5-d121-46bc-8650-9d220d3dd3e8"/>
     <ds:schemaRef ds:uri="0463c16c-4225-4c82-87dc-f8c1f891c26d"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" enabled="0" method="" siteId="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2549</Characters>
+  <Pages>1</Pages>
+  <Words>417</Words>
+  <Characters>2562</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2991</CharactersWithSpaces>
+  <CharactersWithSpaces>2959</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bronk, Katherine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C173B926CE855A4B85B38CF25D966708</vt:lpwstr>
   </property>