--- v0 (2025-11-04)
+++ v1 (2026-05-01)
@@ -1734,51 +1734,50 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organization Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E74838" w:rsidRPr="00662873" w14:paraId="1F83371F" w14:textId="77777777" w:rsidTr="00980E1E">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3039E5B7" w14:textId="7CCEF77A" w:rsidR="00E74838" w:rsidRPr="00E74838" w:rsidRDefault="00E74838" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8:00</w:t>
             </w:r>
             <w:r w:rsidR="00980E1E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1790,51 +1789,50 @@
             <w:r w:rsidR="00447A75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A90FFC7" w14:textId="77777777" w:rsidR="00D744E5" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Daily Briefing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="382E7AD8" w14:textId="22A8F28F" w:rsidR="00D744E5" w:rsidRPr="00980E1E" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -1861,51 +1859,50 @@
             <w:r w:rsidR="00447A75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A2B7061" w14:textId="53B93AEF" w:rsidR="00E74838" w:rsidRPr="00734744" w:rsidRDefault="00B30B26" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>As determined by the organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B867F4" w:rsidRPr="00662873" w14:paraId="066DA372" w14:textId="77777777" w:rsidTr="00980E1E">
         <w:trPr>
@@ -2124,340 +2121,305 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00191E70">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:00 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="754C1C5A" w14:textId="4419F98C" w:rsidR="002761B2" w:rsidRPr="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+          <w:p w14:paraId="0BD8BD04" w14:textId="09F1DBE9" w:rsidR="002761B2" w:rsidRDefault="002761B2" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002761B2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">System Tracer: </w:t>
             </w:r>
             <w:r w:rsidRPr="002761B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data use, and </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0BD8BD04" w14:textId="76035739" w:rsidR="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+              <w:t>Dat</w:t>
+            </w:r>
+            <w:r w:rsidR="003D536A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a Use Session</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1B134C" w14:textId="77777777" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="720" w:hanging="720"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002761B2">
-[...14 lines deleted...]
-          <w:p w14:paraId="14D8084A" w14:textId="15F332DE" w:rsidR="002761B2" w:rsidRPr="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+          </w:p>
+          <w:p w14:paraId="51012FEF" w14:textId="5E7FA988" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Discuss how data is used by program to track performance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709A63A6" w14:textId="77777777" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5480754A" w14:textId="63E98397" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="720" w:hanging="720"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Discuss selected performance measures, including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5174BCFB" w14:textId="3A526C91" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002761B2">
-[...24 lines deleted...]
-          <w:p w14:paraId="6544F568" w14:textId="2FBCBD69" w:rsidR="002761B2" w:rsidRPr="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Selection process</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5012B586" w14:textId="583A0319" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002761B2">
-[...14 lines deleted...]
-          <w:p w14:paraId="1F8C4A18" w14:textId="07218A18" w:rsidR="002761B2" w:rsidRPr="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Aspects of care, treatment and services and outcomes that measures address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2BE6AD" w14:textId="5A9B7175" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002761B2">
-[...7 lines deleted...]
-          <w:p w14:paraId="64032B92" w14:textId="01B52A00" w:rsidR="002761B2" w:rsidRPr="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data collection processes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF9D42E" w14:textId="11111808" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002761B2">
-[...14 lines deleted...]
-          <w:p w14:paraId="68AB6A5C" w14:textId="139A9644" w:rsidR="002761B2" w:rsidRPr="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>How data reliability and validity is conducted</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3E86F0" w14:textId="660CC8DF" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002761B2">
-[...7 lines deleted...]
-          <w:p w14:paraId="4BB956B0" w14:textId="77125C9E" w:rsidR="002761B2" w:rsidRPr="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Communication of data to all clinicians and administrators</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="225916A9" w14:textId="71F5D3EA" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002761B2">
-[...7 lines deleted...]
-          <w:p w14:paraId="31FB53F5" w14:textId="03BEB0BF" w:rsidR="002761B2" w:rsidRDefault="002761B2" w:rsidP="001D4C64">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Improvement opportunities discovered through data analysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA4A659" w14:textId="7712947A" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002761B2">
-[...7 lines deleted...]
-          <w:p w14:paraId="216076A3" w14:textId="3FE70F89" w:rsidR="002761B2" w:rsidRPr="003D7E2D" w:rsidRDefault="002761B2" w:rsidP="00AA40E0">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Improvements that have already been implemented or are planned based on performance measures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B30809E" w14:textId="4BB9807D" w:rsidR="003D536A" w:rsidRDefault="003D536A" w:rsidP="003D536A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D7E2D">
-[...55 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss patient satisfaction data, including improvements based on feedback. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4188E8" w14:textId="42F83438" w:rsidR="002761B2" w:rsidRPr="003D536A" w:rsidRDefault="002761B2" w:rsidP="003D536A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="262DD4AB" w14:textId="77777777" w:rsidR="002761B2" w:rsidRDefault="002761B2" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B867F4" w:rsidRPr="00662873" w14:paraId="0CF55343" w14:textId="77777777" w:rsidTr="00980E1E">
@@ -3458,50 +3420,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dentified Requirements For Improvement (RFIs)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="760E7D14" w14:textId="77777777" w:rsidR="002F786D" w:rsidRPr="00A923EA" w:rsidRDefault="002F786D" w:rsidP="002F786D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>What made the review meaningful to the team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24E165C6" w14:textId="77777777" w:rsidR="002F786D" w:rsidRPr="00A923EA" w:rsidRDefault="002F786D" w:rsidP="002F786D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sharing best practices to inspire quality improvement and/or outcomes</w:t>
             </w:r>
           </w:p>
@@ -3553,50 +3516,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FEA0216" w14:textId="77777777" w:rsidR="009E3E4C" w:rsidRDefault="009E3E4C" w:rsidP="001D4C64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Program Leadership</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E6805C4" w14:textId="77777777" w:rsidR="001D4C64" w:rsidRDefault="001D4C64" w:rsidP="001D4C64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D470C2C" w14:textId="10191C86" w:rsidR="00D04706" w:rsidRPr="009E3E4C" w:rsidRDefault="009E3E4C" w:rsidP="001D4C64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E3E4C">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -3776,51 +3740,50 @@
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BD2E095" w14:textId="4EA62EEB" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="008C05CD" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3:30</w:t>
             </w:r>
             <w:r w:rsidR="00980E1E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00773AA3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3980,61 +3943,61 @@
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="002761B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ote: This agenda is a guide and may be modified based on organizational need and reviewer discretion</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DF710E" w:rsidRPr="00DF710E" w:rsidSect="00A7297D">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="416F6BCF" w14:textId="77777777" w:rsidR="008C1F43" w:rsidRDefault="008C1F43" w:rsidP="00383F53">
+    <w:p w14:paraId="2382A775" w14:textId="77777777" w:rsidR="00970D08" w:rsidRDefault="00970D08" w:rsidP="00383F53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="764A2384" w14:textId="77777777" w:rsidR="008C1F43" w:rsidRDefault="008C1F43" w:rsidP="00383F53">
+    <w:p w14:paraId="6708A0B8" w14:textId="77777777" w:rsidR="00970D08" w:rsidRDefault="00970D08" w:rsidP="00383F53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4082,61 +4045,61 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13D006F5" w14:textId="73DE7291" w:rsidR="00383F53" w:rsidRDefault="00383F53">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the recording and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C3BAE05" w14:textId="77777777" w:rsidR="008C1F43" w:rsidRDefault="008C1F43" w:rsidP="00383F53">
+    <w:p w14:paraId="0F804405" w14:textId="77777777" w:rsidR="00970D08" w:rsidRDefault="00970D08" w:rsidP="00383F53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66C3E537" w14:textId="77777777" w:rsidR="008C1F43" w:rsidRDefault="008C1F43" w:rsidP="00383F53">
+    <w:p w14:paraId="07ED9A4F" w14:textId="77777777" w:rsidR="00970D08" w:rsidRDefault="00970D08" w:rsidP="00383F53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135839CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8D18E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -5887,50 +5850,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78DC635C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="021EACC0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F0F4934"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F3CEBABC"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6016,60 +6092,63 @@
   <w:num w:numId="6" w16cid:durableId="1753548220">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1698580342">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1449855103">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="677852508">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1705789241">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1918395183">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1056273219">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="826440711">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="362486029">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="536968341">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="435364614">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="840975266">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1938364643">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -6155,50 +6234,51 @@
     <w:rsid w:val="002D2809"/>
     <w:rsid w:val="002D41B1"/>
     <w:rsid w:val="002D4226"/>
     <w:rsid w:val="002E3965"/>
     <w:rsid w:val="002E50EC"/>
     <w:rsid w:val="002F0998"/>
     <w:rsid w:val="002F786D"/>
     <w:rsid w:val="0031631C"/>
     <w:rsid w:val="00321339"/>
     <w:rsid w:val="00336347"/>
     <w:rsid w:val="00346526"/>
     <w:rsid w:val="00352E03"/>
     <w:rsid w:val="003615B7"/>
     <w:rsid w:val="00372908"/>
     <w:rsid w:val="00383F53"/>
     <w:rsid w:val="00387646"/>
     <w:rsid w:val="00391A62"/>
     <w:rsid w:val="003A0EAE"/>
     <w:rsid w:val="003A43E8"/>
     <w:rsid w:val="003B14B4"/>
     <w:rsid w:val="003B3D10"/>
     <w:rsid w:val="003B68E7"/>
     <w:rsid w:val="003B7ECF"/>
     <w:rsid w:val="003C2735"/>
     <w:rsid w:val="003C4B59"/>
+    <w:rsid w:val="003D536A"/>
     <w:rsid w:val="003D7E2D"/>
     <w:rsid w:val="003E7DBA"/>
     <w:rsid w:val="003F0C5E"/>
     <w:rsid w:val="003F1C68"/>
     <w:rsid w:val="004036BA"/>
     <w:rsid w:val="00412329"/>
     <w:rsid w:val="004157C1"/>
     <w:rsid w:val="0041693F"/>
     <w:rsid w:val="00422CD7"/>
     <w:rsid w:val="00437BAA"/>
     <w:rsid w:val="0044115B"/>
     <w:rsid w:val="004423B9"/>
     <w:rsid w:val="00445E9C"/>
     <w:rsid w:val="00447A75"/>
     <w:rsid w:val="00464A57"/>
     <w:rsid w:val="00471B07"/>
     <w:rsid w:val="004859FE"/>
     <w:rsid w:val="004A113E"/>
     <w:rsid w:val="004A1DE0"/>
     <w:rsid w:val="004A6477"/>
     <w:rsid w:val="004B096E"/>
     <w:rsid w:val="004C1FBB"/>
     <w:rsid w:val="004D0B9E"/>
     <w:rsid w:val="004E723B"/>
     <w:rsid w:val="004F2990"/>
@@ -6211,50 +6291,51 @@
     <w:rsid w:val="00546B71"/>
     <w:rsid w:val="00550A76"/>
     <w:rsid w:val="00554015"/>
     <w:rsid w:val="00556E84"/>
     <w:rsid w:val="0057351E"/>
     <w:rsid w:val="005818A8"/>
     <w:rsid w:val="00587265"/>
     <w:rsid w:val="00593FCD"/>
     <w:rsid w:val="00595969"/>
     <w:rsid w:val="0059677B"/>
     <w:rsid w:val="005B07BA"/>
     <w:rsid w:val="005E179A"/>
     <w:rsid w:val="005E7189"/>
     <w:rsid w:val="005F4C7E"/>
     <w:rsid w:val="005F553A"/>
     <w:rsid w:val="005F713F"/>
     <w:rsid w:val="006024DA"/>
     <w:rsid w:val="006047D8"/>
     <w:rsid w:val="00613E4A"/>
     <w:rsid w:val="0061425C"/>
     <w:rsid w:val="0063041E"/>
     <w:rsid w:val="006378B5"/>
     <w:rsid w:val="006402E4"/>
     <w:rsid w:val="006417F8"/>
     <w:rsid w:val="0065580C"/>
+    <w:rsid w:val="00662591"/>
     <w:rsid w:val="00662873"/>
     <w:rsid w:val="00667D34"/>
     <w:rsid w:val="006757B3"/>
     <w:rsid w:val="00693D82"/>
     <w:rsid w:val="006A2EAC"/>
     <w:rsid w:val="006B58F6"/>
     <w:rsid w:val="006B73A1"/>
     <w:rsid w:val="006C0860"/>
     <w:rsid w:val="006C7CBF"/>
     <w:rsid w:val="006D0779"/>
     <w:rsid w:val="006D3625"/>
     <w:rsid w:val="006D43BE"/>
     <w:rsid w:val="006D5F02"/>
     <w:rsid w:val="006D7FA2"/>
     <w:rsid w:val="006E31C1"/>
     <w:rsid w:val="006E7F76"/>
     <w:rsid w:val="006F2A6A"/>
     <w:rsid w:val="00714551"/>
     <w:rsid w:val="0071508B"/>
     <w:rsid w:val="00734744"/>
     <w:rsid w:val="00734DA2"/>
     <w:rsid w:val="00736253"/>
     <w:rsid w:val="007362C8"/>
     <w:rsid w:val="00750760"/>
     <w:rsid w:val="007518CB"/>
@@ -6287,94 +6368,97 @@
     <w:rsid w:val="00875CFC"/>
     <w:rsid w:val="008763F0"/>
     <w:rsid w:val="00877512"/>
     <w:rsid w:val="0088107E"/>
     <w:rsid w:val="00881FAD"/>
     <w:rsid w:val="00893C72"/>
     <w:rsid w:val="00894473"/>
     <w:rsid w:val="008A2730"/>
     <w:rsid w:val="008A335D"/>
     <w:rsid w:val="008B22AD"/>
     <w:rsid w:val="008C0135"/>
     <w:rsid w:val="008C05CD"/>
     <w:rsid w:val="008C1F43"/>
     <w:rsid w:val="008D611F"/>
     <w:rsid w:val="008F0148"/>
     <w:rsid w:val="008F23C7"/>
     <w:rsid w:val="00904447"/>
     <w:rsid w:val="00904CEB"/>
     <w:rsid w:val="00911FA7"/>
     <w:rsid w:val="0092273C"/>
     <w:rsid w:val="00932CBD"/>
     <w:rsid w:val="00956649"/>
     <w:rsid w:val="00960762"/>
     <w:rsid w:val="0096122F"/>
     <w:rsid w:val="009644C1"/>
+    <w:rsid w:val="00970D08"/>
     <w:rsid w:val="00977011"/>
     <w:rsid w:val="0097743C"/>
     <w:rsid w:val="009776BF"/>
     <w:rsid w:val="00980845"/>
     <w:rsid w:val="00980E1E"/>
     <w:rsid w:val="00990286"/>
     <w:rsid w:val="009A1799"/>
     <w:rsid w:val="009B1AFE"/>
     <w:rsid w:val="009E3798"/>
     <w:rsid w:val="009E3E4C"/>
     <w:rsid w:val="00A02B9C"/>
     <w:rsid w:val="00A0772A"/>
     <w:rsid w:val="00A12CD6"/>
     <w:rsid w:val="00A30434"/>
     <w:rsid w:val="00A3734B"/>
     <w:rsid w:val="00A40DF1"/>
     <w:rsid w:val="00A61770"/>
     <w:rsid w:val="00A632A8"/>
     <w:rsid w:val="00A7283C"/>
     <w:rsid w:val="00A7297D"/>
+    <w:rsid w:val="00A74E48"/>
     <w:rsid w:val="00A82BD2"/>
     <w:rsid w:val="00A85D53"/>
     <w:rsid w:val="00A93502"/>
     <w:rsid w:val="00A957BC"/>
     <w:rsid w:val="00AB3EBC"/>
     <w:rsid w:val="00AB59FE"/>
     <w:rsid w:val="00AC00AA"/>
     <w:rsid w:val="00AC59D8"/>
     <w:rsid w:val="00AD39C3"/>
     <w:rsid w:val="00AE362C"/>
     <w:rsid w:val="00AF5FC3"/>
     <w:rsid w:val="00AF785A"/>
     <w:rsid w:val="00B0335A"/>
     <w:rsid w:val="00B05A0A"/>
     <w:rsid w:val="00B06357"/>
     <w:rsid w:val="00B06BE3"/>
     <w:rsid w:val="00B10BF9"/>
     <w:rsid w:val="00B136DF"/>
     <w:rsid w:val="00B14DB7"/>
     <w:rsid w:val="00B15083"/>
     <w:rsid w:val="00B30B26"/>
     <w:rsid w:val="00B50837"/>
     <w:rsid w:val="00B64900"/>
     <w:rsid w:val="00B65050"/>
+    <w:rsid w:val="00B66706"/>
     <w:rsid w:val="00B669F9"/>
     <w:rsid w:val="00B75EB4"/>
     <w:rsid w:val="00B85BE3"/>
     <w:rsid w:val="00B867F4"/>
     <w:rsid w:val="00B87B57"/>
     <w:rsid w:val="00B92C73"/>
     <w:rsid w:val="00BA00CF"/>
     <w:rsid w:val="00BB012D"/>
     <w:rsid w:val="00BB2503"/>
     <w:rsid w:val="00BB44CF"/>
     <w:rsid w:val="00BB4ECF"/>
     <w:rsid w:val="00BB6D40"/>
     <w:rsid w:val="00BB77EC"/>
     <w:rsid w:val="00BC3F8C"/>
     <w:rsid w:val="00BC4869"/>
     <w:rsid w:val="00BC69C1"/>
     <w:rsid w:val="00BD5C7C"/>
     <w:rsid w:val="00BD7B8A"/>
     <w:rsid w:val="00BE0526"/>
     <w:rsid w:val="00C04A10"/>
     <w:rsid w:val="00C212E9"/>
     <w:rsid w:val="00C27446"/>
     <w:rsid w:val="00C35926"/>
     <w:rsid w:val="00C674FE"/>
     <w:rsid w:val="00C72102"/>
@@ -7998,50 +8082,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DDB23493E7F08D42AC0423D58679D9DF" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0d511c26a2cceb9ecb1661ff132fc4b0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="36cc5214-2790-43cd-a0e0-21475b07237a" xmlns:ns4="8fbf5c73-2e90-40bc-a8fd-c572cf16a4cd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c5e8d56de432edc3a2bba8f99cde3a0b" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="36cc5214-2790-43cd-a0e0-21475b07237a"/>
     <xsd:import namespace="8fbf5c73-2e90-40bc-a8fd-c572cf16a4cd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
@@ -8231,142 +8333,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B844B58F-A267-4830-ACA5-37553C6CAEF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55C9901-6530-4A16-AFCE-6F9790256324}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0274DAAF-1E87-4FE2-BBCB-0AD3CA9C9940}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="36cc5214-2790-43cd-a0e0-21475b07237a"/>
     <ds:schemaRef ds:uri="8fbf5c73-2e90-40bc-a8fd-c572cf16a4cd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" enabled="0" method="" siteId="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>659</Words>
-  <Characters>3762</Characters>
+  <Words>636</Words>
+  <Characters>3936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>184</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4413</CharactersWithSpaces>
+  <CharactersWithSpaces>4526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donohue, Doreen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DDB23493E7F08D42AC0423D58679D9DF</vt:lpwstr>
   </property>