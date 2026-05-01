--- v0 (2025-11-04)
+++ v1 (2026-05-01)
@@ -6,203 +6,248 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65778818" w14:textId="2264E2B0" w:rsidR="00662873" w:rsidRDefault="00AC00AA" w:rsidP="00662873">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced </w:t>
       </w:r>
       <w:r w:rsidR="004B096E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Disease Specific Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59815D2D" w14:textId="3548A01E" w:rsidR="005F713F" w:rsidRDefault="005609AD" w:rsidP="00805302">
+    <w:p w14:paraId="59815D2D" w14:textId="227F8E43" w:rsidR="005F713F" w:rsidRDefault="005609AD" w:rsidP="00805302">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Comprehensive</w:t>
       </w:r>
       <w:r w:rsidR="000E7C7D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Heart Attack Center </w:t>
+        <w:t xml:space="preserve"> Heart Attack Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5816">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CHAC)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7C7D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00805302" w:rsidRPr="003C2735">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBC6D3C" w14:textId="6F897344" w:rsidR="004B096E" w:rsidRDefault="00BA00CF" w:rsidP="00805302">
+    <w:p w14:paraId="3EBC6D3C" w14:textId="2E62AD46" w:rsidR="004B096E" w:rsidRDefault="00BA00CF" w:rsidP="00805302">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Certification </w:t>
       </w:r>
       <w:r w:rsidR="00805302">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Review Agenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5876">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (On-Site Only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0717E062" w14:textId="77777777" w:rsidR="000A4B2F" w:rsidRDefault="000A4B2F" w:rsidP="00805302">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42D8D6A0" w14:textId="24796F95" w:rsidR="00BD5C7C" w:rsidRPr="00A7297D" w:rsidRDefault="00BD5C7C" w:rsidP="009644C1">
       <w:pPr>
         <w:spacing w:line="297" w:lineRule="auto"/>
         <w:ind w:right="320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Disease Specific Care Review Process Guide for </w:t>
       </w:r>
       <w:r w:rsidR="00693D82" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>additional information</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>All times are local</w:t>
+        <w:t xml:space="preserve">All times </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local</w:t>
       </w:r>
       <w:r w:rsidR="00FA7DF6" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1998"/>
         <w:gridCol w:w="2700"/>
@@ -408,62 +453,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Opening Conference</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52C1ECD4" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviewer will begin this session with a few remarks and introduction of themselves, followed by an introduction of the program </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Reviewer will begin this session with a few remarks and introduction of themselves, followed by an introduction of the program staff</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="74A77082" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Next, hospital and/or program leadership will present an orientation to Program. Topics to be covered include: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56940FDB" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
@@ -550,62 +585,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program mission, vision, and goals of care</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D9BBDEA" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population characteristics and </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Population characteristics and needs</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3AD19BA4" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diversity, equity, and inclusion efforts</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="164CB00F" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
@@ -626,62 +651,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program selection and implementation of Clinical Practice Guidelines (CPGs)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="170ADBE2" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overall program improvements implemented and </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Overall program improvements implemented and planned</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="16A23BEE" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Presentation will be followed by a brief Q&amp;A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68E1D03B" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
@@ -724,62 +739,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overview of agenda and objectives</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E95D87F" w14:textId="77777777" w:rsidR="00D86540" w:rsidRPr="00A923EA" w:rsidRDefault="00D86540" w:rsidP="00D86540">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue about what the reviewer can do to help make this a meaningful review for the </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Dialogue about what the reviewer can do to help make this a meaningful review for the program</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5C078401" w14:textId="51A8CC72" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39263CF5" w14:textId="36F86D1E" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
@@ -1002,94 +1007,82 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program representative(</w:t>
             </w:r>
             <w:r w:rsidR="002F0998">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">) who can facilitate patient selection and tracer </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="02C958F5" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
+              <w:t>) who can facilitate patient selection and tracer activity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C958F5" w14:textId="21A04996" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Others HCO may </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">Others </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC4B85">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>at HCO discretion</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="007A2839" w14:textId="1AD19A01" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="46DE23C5" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -1233,62 +1226,52 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17577A71" w14:textId="34F11EEC" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program representative(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that can facilitate patient selection and tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> that can facilitate patient selection and tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="71BBA60D" w14:textId="395D059C" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C2E46" w:rsidRPr="00662873" w14:paraId="1CFC8127" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -1310,59 +1293,61 @@
               <w:t>12:30-1:00 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61C2D3FE" w14:textId="77777777" w:rsidR="002C2E46" w:rsidRDefault="002C2E46" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="1FAE5202" w14:textId="0C883E18" w:rsidR="00B87B57" w:rsidRPr="008F0148" w:rsidRDefault="00B87B57" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D8CC8B3" w14:textId="77777777" w:rsidR="002C2E46" w:rsidRDefault="002C2E46" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -1448,62 +1433,52 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30BC7265" w14:textId="487D6CD3" w:rsidR="00B10BF9" w:rsidRPr="00662873" w:rsidRDefault="00B10BF9" w:rsidP="00B10BF9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program representative(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that can facilitate tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> that can facilitate tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="721FA6D4" w14:textId="77777777" w:rsidR="00B10BF9" w:rsidRDefault="00B10BF9" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B10BF9" w:rsidRPr="00662873" w14:paraId="2C024C1B" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -1724,80 +1699,78 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organization Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E74838" w:rsidRPr="00662873" w14:paraId="1F83371F" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3039E5B7" w14:textId="2C8F5ED8" w:rsidR="00E74838" w:rsidRPr="00E74838" w:rsidRDefault="00E74838" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8:00-8:15 am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A90FFC7" w14:textId="77777777" w:rsidR="00D744E5" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Daily Briefing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5596771A" w14:textId="3F23A665" w:rsidR="00E74838" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -1828,159 +1801,467 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="382E7AD8" w14:textId="48C5568F" w:rsidR="00D744E5" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A2B7061" w14:textId="1877F8C1" w:rsidR="00E74838" w:rsidRPr="00734744" w:rsidRDefault="00B30B26" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">As determined by the </w:t>
             </w:r>
             <w:r w:rsidR="002B2467">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>organization</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00227212" w:rsidRPr="00662873" w14:paraId="46D2B456" w14:textId="77777777" w:rsidTr="00E970A4">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="425CFFE6" w14:textId="136D23E0" w:rsidR="00227212" w:rsidRDefault="00227212" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8:15-9:30 am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73184D6A" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System Tracer–Data Use Session </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="065EDC2A" w14:textId="77777777" w:rsidR="00227212" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss how data is used by program to track performance and improve practice and/or outcomes of care </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0030FD05" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72676069" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss selected performance measures, including: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02EA93CF" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Selection process </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C353134" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Aspects of care and services and outcomes that measures address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FADA343" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Data collection processes (Four months of data for initial certification and 12 months of data for recertification) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635D0632" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- How </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data reliability and validity conducted?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02C3A999" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Reporting and presentation of data </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="274E089B" w14:textId="77777777" w:rsidR="00227212" w:rsidRPr="00662873" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Improvement opportunities discovered through data analysis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77ACFAB9" w14:textId="77777777" w:rsidR="00227212" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Improvements that have already been implemented or are planned based on performance measurement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="421B88F0" w14:textId="77777777" w:rsidR="00227212" w:rsidRDefault="00227212" w:rsidP="00227212">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Discuss p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>atient satisfaction data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, including improvements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> based on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">feedback </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04D1FFF0" w14:textId="77777777" w:rsidR="00227212" w:rsidRDefault="00227212" w:rsidP="00D744E5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07544473" w14:textId="77777777" w:rsidR="00227212" w:rsidRDefault="00227212" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B867F4" w:rsidRPr="00662873" w14:paraId="066DA372" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E211CA8" w14:textId="2B0A8A99" w:rsidR="00B867F4" w:rsidRDefault="00D62C02" w:rsidP="00D04706">
+          <w:p w14:paraId="0E211CA8" w14:textId="250DD9B4" w:rsidR="00B867F4" w:rsidRDefault="00DC1F26" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8:15</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> am</w:t>
+              <w:t>9:30</w:t>
             </w:r>
             <w:r w:rsidR="00B867F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
-            <w:r w:rsidR="00DD797B">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00D94F5D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B867F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:r w:rsidR="00D94F5D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r w:rsidR="00E970A4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00B867F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DD797B">
-[...4 lines deleted...]
-              <w:t>p</w:t>
+            <w:r w:rsidR="00D94F5D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00B867F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D0D2600" w14:textId="77777777" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -2042,609 +2323,281 @@
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that can facilitate tracer activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B867F4" w:rsidRPr="00662873" w14:paraId="0CF55343" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66FE239D" w14:textId="2BBED933" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
+          <w:p w14:paraId="66FE239D" w14:textId="0CC26B53" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00DD797B">
+            <w:r w:rsidR="00D94F5D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94F5D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E970A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00D94F5D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> am</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E970A4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00E970A4">
-[...32 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00D94F5D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B1FD1C7" w14:textId="77777777" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3EA928A9" w14:textId="01A53CF2" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A89A113" w14:textId="77777777" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
-            <w:pPr>
-[...363 lines deleted...]
-          <w:p w14:paraId="45AE2A26" w14:textId="77777777" w:rsidR="00556E84" w:rsidRDefault="00556E84" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991C47" w:rsidRPr="00662873" w14:paraId="5254E789" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38CC5218" w14:textId="3C5CDD2A" w:rsidR="00991C47" w:rsidRDefault="00E970A4" w:rsidP="00D04706">
+          <w:p w14:paraId="38CC5218" w14:textId="3C52FE96" w:rsidR="00991C47" w:rsidRDefault="00E970A4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1:3</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3A93">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA3A93">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00991C47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0-</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00FA3A93">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00991C47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00FA3A93">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00991C47">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="117630A6" w14:textId="53E9408E" w:rsidR="00991C47" w:rsidRPr="00662873" w:rsidRDefault="00991C47" w:rsidP="001F2917">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -2788,159 +2741,132 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion will focus on:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BBD4EC7" w14:textId="77777777" w:rsidR="00F954BD" w:rsidRDefault="00F954BD" w:rsidP="00F954BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes for obtaining team </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Processes for obtaining team members</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="68840188" w14:textId="77777777" w:rsidR="00F954BD" w:rsidRDefault="00F954BD" w:rsidP="00F954BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Orientation and training processes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B3BA50F" w14:textId="77777777" w:rsidR="00F954BD" w:rsidRDefault="00F954BD" w:rsidP="00F954BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for assessing team member </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Methods for assessing team member competence</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2A380472" w14:textId="77777777" w:rsidR="00F954BD" w:rsidRDefault="00F954BD" w:rsidP="00F954BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Inservice and other ongoing education </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="420F54A4" w14:textId="77777777" w:rsidR="00F954BD" w:rsidRDefault="00F954BD" w:rsidP="00F954BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and competence issues identify during tracer </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Education and competence issues identify during tracer activities</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="612EFF81" w14:textId="77777777" w:rsidR="00F954BD" w:rsidRDefault="00F954BD" w:rsidP="00F954BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="50230575" w14:textId="61EF56AD" w:rsidR="00F954BD" w:rsidRPr="00662873" w:rsidRDefault="00F954BD" w:rsidP="001F2917">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3011,67 +2937,51 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discussion will focus on:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20798431" w14:textId="77777777" w:rsidR="00EC0905" w:rsidRDefault="00EC0905" w:rsidP="00EC0905">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Credentialing and privileging process specific to cardiac care, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> and services</w:t>
+              <w:t>Credentialing and privileging process specific to cardiac care, treatment and services</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70D12078" w14:textId="77777777" w:rsidR="00EC0905" w:rsidRDefault="00EC0905" w:rsidP="00EC0905">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If privileges are appropriate to the qualifications and competencies</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C25B4AF" w14:textId="77777777" w:rsidR="000C534D" w:rsidRDefault="000C534D" w:rsidP="000C534D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -3108,61 +3018,52 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Evaluating the performance of licensed independent providers</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="100975E8" w14:textId="77777777" w:rsidR="000C534D" w:rsidRDefault="000C534D" w:rsidP="000C534D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Identified strength and areas for </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Identified strength and areas for improvement</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="55FD0EC9" w14:textId="77777777" w:rsidR="000C534D" w:rsidRDefault="000C534D" w:rsidP="000C534D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="34E70DA1" w14:textId="77777777" w:rsidR="00EC0905" w:rsidRDefault="000C534D" w:rsidP="000C534D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Note: The reviewer will request files of a cardiologist, cardiac interventionalist, cardiovascular surgeon, emergency physician, and</w:t>
             </w:r>
@@ -3242,145 +3143,135 @@
               <w:lastRenderedPageBreak/>
               <w:t>Program representative(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B41D45">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can facilitate tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> can facilitate tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="24190490" w14:textId="77777777" w:rsidR="00C4333E" w:rsidRDefault="00C4333E" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="09AAEBA6" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="433CCF55" w14:textId="01B986E8" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00E970A4" w:rsidP="00D04706">
+          <w:p w14:paraId="433CCF55" w14:textId="4F1E67AF" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00960515" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA50B7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0044359D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA50B7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>3</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00D04706" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -3506,94 +3397,74 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Improvement (RFIs)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04B1802F" w14:textId="77777777" w:rsidR="000577D8" w:rsidRPr="00A923EA" w:rsidRDefault="000577D8" w:rsidP="000577D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">What made the review meaningful to the </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>What made the review meaningful to the team</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="288F339D" w14:textId="77777777" w:rsidR="000577D8" w:rsidRPr="00A923EA" w:rsidRDefault="000577D8" w:rsidP="000577D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sharing best practices to inspire quality improvement and/or </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Sharing best practices to inspire quality improvement and/or outcomes</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="18BBCBC7" w14:textId="77777777" w:rsidR="000577D8" w:rsidRPr="00A923EA" w:rsidRDefault="000577D8" w:rsidP="000577D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Educative activities of value to the program (i.e., knowledge sharing related to CPGs or the latest scientific breakthroughs) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77855E8A" w14:textId="77777777" w:rsidR="000577D8" w:rsidRPr="00A923EA" w:rsidRDefault="000577D8" w:rsidP="000577D8">
             <w:pPr>
@@ -3677,99 +3548,113 @@
             <w:r w:rsidRPr="004D5C8A">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Others at Program’s discretion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="1BE4CD77" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D009344" w14:textId="52C45F7F" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00773AA3" w:rsidP="00D04706">
+          <w:p w14:paraId="0D009344" w14:textId="0FED69A9" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00DA50B7" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r w:rsidR="00960515">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00E970A4">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0-</w:t>
-[...13 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00D04706" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="454DF011" w14:textId="0458FE5D" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -3813,85 +3698,113 @@
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="163B81C0" w14:textId="77777777" w:rsidTr="00E970A4">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BD2E095" w14:textId="0C53940A" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00773AA3" w:rsidP="00D04706">
+          <w:p w14:paraId="5BD2E095" w14:textId="0D97D8F5" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="0044359D" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:00-</w:t>
-[...6 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA50B7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:30</w:t>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA50B7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA50B7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00D04706" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BD8C345" w14:textId="77777777" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -4019,206 +3932,178 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="337D5E1B" w14:textId="04AE5081" w:rsidR="00DF710E" w:rsidRPr="00DF710E" w:rsidRDefault="00DF710E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DF710E" w:rsidRPr="00DF710E" w:rsidSect="00A7297D">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66BF8CAC" w14:textId="77777777" w:rsidR="000605F9" w:rsidRDefault="000605F9" w:rsidP="000605F9">
+    <w:p w14:paraId="27B3B46B" w14:textId="77777777" w:rsidR="001573B7" w:rsidRDefault="001573B7" w:rsidP="000605F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F5ED4AB" w14:textId="77777777" w:rsidR="000605F9" w:rsidRDefault="000605F9" w:rsidP="000605F9">
+    <w:p w14:paraId="61A48BFF" w14:textId="77777777" w:rsidR="001573B7" w:rsidRDefault="001573B7" w:rsidP="000605F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F854AB0" w14:textId="352446EB" w:rsidR="000605F9" w:rsidRDefault="000605F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the </w:t>
-[...27 lines deleted...]
-      <w:t xml:space="preserve"> and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
+      <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the recording and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59916816" w14:textId="77777777" w:rsidR="000605F9" w:rsidRDefault="000605F9" w:rsidP="000605F9">
+    <w:p w14:paraId="125F1372" w14:textId="77777777" w:rsidR="001573B7" w:rsidRDefault="001573B7" w:rsidP="000605F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23224659" w14:textId="77777777" w:rsidR="000605F9" w:rsidRDefault="000605F9" w:rsidP="000605F9">
+    <w:p w14:paraId="2DA7F51E" w14:textId="77777777" w:rsidR="001573B7" w:rsidRDefault="001573B7" w:rsidP="000605F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135839CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8D18E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5687,187 +5572,194 @@
   <w:num w:numId="7" w16cid:durableId="132405657">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="221526183">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="189495320">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="630744242">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="175729018">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1266498486">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1861703770">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC59D8"/>
     <w:rsid w:val="00000902"/>
     <w:rsid w:val="00016398"/>
     <w:rsid w:val="0001720A"/>
     <w:rsid w:val="00045113"/>
     <w:rsid w:val="0004538E"/>
     <w:rsid w:val="00046A3E"/>
     <w:rsid w:val="0005275D"/>
     <w:rsid w:val="000577D8"/>
     <w:rsid w:val="000605F9"/>
+    <w:rsid w:val="00062867"/>
     <w:rsid w:val="00075266"/>
     <w:rsid w:val="00083890"/>
     <w:rsid w:val="000928D2"/>
     <w:rsid w:val="000945C1"/>
     <w:rsid w:val="0009645F"/>
     <w:rsid w:val="000A259E"/>
     <w:rsid w:val="000A4B2F"/>
     <w:rsid w:val="000A4EFE"/>
     <w:rsid w:val="000A6843"/>
     <w:rsid w:val="000B17B7"/>
     <w:rsid w:val="000C534D"/>
     <w:rsid w:val="000C7A6B"/>
+    <w:rsid w:val="000D3D13"/>
     <w:rsid w:val="000E032A"/>
     <w:rsid w:val="000E7C7D"/>
     <w:rsid w:val="000F428A"/>
     <w:rsid w:val="00102814"/>
     <w:rsid w:val="001069C3"/>
     <w:rsid w:val="00111D06"/>
     <w:rsid w:val="00114899"/>
     <w:rsid w:val="0011560A"/>
     <w:rsid w:val="001247A6"/>
     <w:rsid w:val="001257A9"/>
     <w:rsid w:val="00130F59"/>
     <w:rsid w:val="001321DB"/>
     <w:rsid w:val="00136AB2"/>
     <w:rsid w:val="00142329"/>
     <w:rsid w:val="00143A37"/>
     <w:rsid w:val="00146CCE"/>
     <w:rsid w:val="001560A6"/>
+    <w:rsid w:val="001573B7"/>
     <w:rsid w:val="001613CA"/>
     <w:rsid w:val="00180067"/>
     <w:rsid w:val="001864C1"/>
     <w:rsid w:val="00193A2A"/>
     <w:rsid w:val="001B17C4"/>
     <w:rsid w:val="001B6860"/>
     <w:rsid w:val="001D3A62"/>
     <w:rsid w:val="001D45C1"/>
     <w:rsid w:val="001E32F4"/>
     <w:rsid w:val="001E4334"/>
     <w:rsid w:val="001E716B"/>
     <w:rsid w:val="001F25A9"/>
     <w:rsid w:val="001F2917"/>
     <w:rsid w:val="001F7F21"/>
     <w:rsid w:val="002143FF"/>
     <w:rsid w:val="00222735"/>
     <w:rsid w:val="00226DD2"/>
+    <w:rsid w:val="00227212"/>
     <w:rsid w:val="00240C37"/>
     <w:rsid w:val="00240E13"/>
     <w:rsid w:val="00244C60"/>
     <w:rsid w:val="00250C6A"/>
     <w:rsid w:val="00260CA3"/>
     <w:rsid w:val="00261B99"/>
     <w:rsid w:val="0026787D"/>
     <w:rsid w:val="0028068A"/>
     <w:rsid w:val="0028253A"/>
     <w:rsid w:val="00290B64"/>
     <w:rsid w:val="0029765F"/>
     <w:rsid w:val="002B1C5B"/>
     <w:rsid w:val="002B2467"/>
     <w:rsid w:val="002C1026"/>
     <w:rsid w:val="002C14B6"/>
     <w:rsid w:val="002C2E46"/>
     <w:rsid w:val="002C3DA6"/>
     <w:rsid w:val="002D2809"/>
     <w:rsid w:val="002D41B1"/>
     <w:rsid w:val="002E3965"/>
     <w:rsid w:val="002E50EC"/>
     <w:rsid w:val="002F0998"/>
     <w:rsid w:val="0031631C"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00336347"/>
     <w:rsid w:val="00346526"/>
     <w:rsid w:val="00352E03"/>
+    <w:rsid w:val="00356E27"/>
     <w:rsid w:val="003615B7"/>
     <w:rsid w:val="00372908"/>
     <w:rsid w:val="00387646"/>
     <w:rsid w:val="00391A62"/>
     <w:rsid w:val="003A0EAE"/>
     <w:rsid w:val="003A43E8"/>
     <w:rsid w:val="003B14B4"/>
     <w:rsid w:val="003B3D10"/>
     <w:rsid w:val="003B68E7"/>
     <w:rsid w:val="003B7ECF"/>
     <w:rsid w:val="003C2735"/>
     <w:rsid w:val="003C4B59"/>
     <w:rsid w:val="003E7DBA"/>
     <w:rsid w:val="003F0C5E"/>
     <w:rsid w:val="003F1C68"/>
     <w:rsid w:val="004036BA"/>
     <w:rsid w:val="00404722"/>
     <w:rsid w:val="00412329"/>
     <w:rsid w:val="00414F7E"/>
     <w:rsid w:val="0041693F"/>
     <w:rsid w:val="00437BAA"/>
     <w:rsid w:val="0044115B"/>
     <w:rsid w:val="004423B9"/>
+    <w:rsid w:val="0044359D"/>
     <w:rsid w:val="00445E9C"/>
     <w:rsid w:val="00464A57"/>
     <w:rsid w:val="00471B07"/>
     <w:rsid w:val="00481D74"/>
     <w:rsid w:val="004859FE"/>
     <w:rsid w:val="004A113E"/>
     <w:rsid w:val="004A1DE0"/>
     <w:rsid w:val="004A6477"/>
     <w:rsid w:val="004B096E"/>
+    <w:rsid w:val="004B267B"/>
     <w:rsid w:val="004C1FBB"/>
     <w:rsid w:val="004D5C8A"/>
     <w:rsid w:val="004E723B"/>
     <w:rsid w:val="004F2990"/>
     <w:rsid w:val="00511513"/>
     <w:rsid w:val="0052355C"/>
     <w:rsid w:val="005247B6"/>
     <w:rsid w:val="005249D7"/>
     <w:rsid w:val="005270E5"/>
     <w:rsid w:val="00537D92"/>
     <w:rsid w:val="005453FF"/>
     <w:rsid w:val="00546B71"/>
     <w:rsid w:val="00550A76"/>
     <w:rsid w:val="00554015"/>
     <w:rsid w:val="00556E84"/>
     <w:rsid w:val="005609AD"/>
     <w:rsid w:val="0057351E"/>
     <w:rsid w:val="005818A8"/>
     <w:rsid w:val="00587265"/>
     <w:rsid w:val="00593FCD"/>
     <w:rsid w:val="00595969"/>
     <w:rsid w:val="0059677B"/>
     <w:rsid w:val="005B07BA"/>
     <w:rsid w:val="005E179A"/>
     <w:rsid w:val="005E7189"/>
@@ -5930,232 +5822,247 @@
     <w:rsid w:val="008349EE"/>
     <w:rsid w:val="008501FC"/>
     <w:rsid w:val="00850AEF"/>
     <w:rsid w:val="00851FB4"/>
     <w:rsid w:val="008651B0"/>
     <w:rsid w:val="00875CFC"/>
     <w:rsid w:val="008763F0"/>
     <w:rsid w:val="00877512"/>
     <w:rsid w:val="0088107E"/>
     <w:rsid w:val="00881FAD"/>
     <w:rsid w:val="00893C72"/>
     <w:rsid w:val="00894473"/>
     <w:rsid w:val="008A2730"/>
     <w:rsid w:val="008A2BDA"/>
     <w:rsid w:val="008B22AD"/>
     <w:rsid w:val="008C0135"/>
     <w:rsid w:val="008D611F"/>
     <w:rsid w:val="008F0148"/>
     <w:rsid w:val="008F23C7"/>
     <w:rsid w:val="00904447"/>
     <w:rsid w:val="00904CEB"/>
     <w:rsid w:val="00911FA7"/>
     <w:rsid w:val="0092273C"/>
     <w:rsid w:val="00932CBD"/>
     <w:rsid w:val="00956649"/>
+    <w:rsid w:val="00960515"/>
     <w:rsid w:val="00960762"/>
     <w:rsid w:val="0096122F"/>
     <w:rsid w:val="009644C1"/>
     <w:rsid w:val="00977011"/>
     <w:rsid w:val="0097743C"/>
     <w:rsid w:val="009776BF"/>
     <w:rsid w:val="00980845"/>
     <w:rsid w:val="009814F8"/>
     <w:rsid w:val="00990286"/>
     <w:rsid w:val="00991C47"/>
     <w:rsid w:val="009A1799"/>
     <w:rsid w:val="009E3798"/>
+    <w:rsid w:val="009F3802"/>
     <w:rsid w:val="009F69CB"/>
     <w:rsid w:val="00A02B9C"/>
     <w:rsid w:val="00A0772A"/>
     <w:rsid w:val="00A12CD6"/>
     <w:rsid w:val="00A30434"/>
     <w:rsid w:val="00A3734B"/>
     <w:rsid w:val="00A40DF1"/>
     <w:rsid w:val="00A61770"/>
     <w:rsid w:val="00A632A8"/>
     <w:rsid w:val="00A7283C"/>
     <w:rsid w:val="00A7297D"/>
     <w:rsid w:val="00A82BD2"/>
     <w:rsid w:val="00A85D53"/>
+    <w:rsid w:val="00A91BA5"/>
     <w:rsid w:val="00A93502"/>
     <w:rsid w:val="00A957BC"/>
     <w:rsid w:val="00AB1191"/>
     <w:rsid w:val="00AB3EBC"/>
     <w:rsid w:val="00AB59FE"/>
     <w:rsid w:val="00AC00AA"/>
+    <w:rsid w:val="00AC5876"/>
     <w:rsid w:val="00AC59D8"/>
     <w:rsid w:val="00AD39C3"/>
     <w:rsid w:val="00AD4D4D"/>
     <w:rsid w:val="00AE362C"/>
     <w:rsid w:val="00AF5FC3"/>
     <w:rsid w:val="00AF785A"/>
     <w:rsid w:val="00B0335A"/>
     <w:rsid w:val="00B05A0A"/>
     <w:rsid w:val="00B06357"/>
     <w:rsid w:val="00B06BE3"/>
     <w:rsid w:val="00B10BF9"/>
     <w:rsid w:val="00B136DF"/>
     <w:rsid w:val="00B14DB7"/>
     <w:rsid w:val="00B15083"/>
     <w:rsid w:val="00B30B26"/>
     <w:rsid w:val="00B41D45"/>
     <w:rsid w:val="00B50837"/>
     <w:rsid w:val="00B64900"/>
     <w:rsid w:val="00B65050"/>
     <w:rsid w:val="00B669F9"/>
     <w:rsid w:val="00B75EB4"/>
     <w:rsid w:val="00B867F4"/>
     <w:rsid w:val="00B87B57"/>
     <w:rsid w:val="00B92C73"/>
     <w:rsid w:val="00BA00CF"/>
     <w:rsid w:val="00BB012D"/>
     <w:rsid w:val="00BB2503"/>
     <w:rsid w:val="00BB44CF"/>
     <w:rsid w:val="00BB4ECF"/>
     <w:rsid w:val="00BB6D40"/>
     <w:rsid w:val="00BB77EC"/>
     <w:rsid w:val="00BC3F8C"/>
+    <w:rsid w:val="00BC5816"/>
     <w:rsid w:val="00BC69C1"/>
     <w:rsid w:val="00BD5C7C"/>
     <w:rsid w:val="00BD7B8A"/>
     <w:rsid w:val="00BE0526"/>
     <w:rsid w:val="00C04A10"/>
+    <w:rsid w:val="00C1193D"/>
     <w:rsid w:val="00C212E9"/>
     <w:rsid w:val="00C27446"/>
+    <w:rsid w:val="00C27B0F"/>
     <w:rsid w:val="00C35926"/>
     <w:rsid w:val="00C4333E"/>
     <w:rsid w:val="00C674FE"/>
     <w:rsid w:val="00C72102"/>
     <w:rsid w:val="00C75483"/>
     <w:rsid w:val="00C80E4D"/>
     <w:rsid w:val="00C86624"/>
     <w:rsid w:val="00C90EEE"/>
     <w:rsid w:val="00C92074"/>
     <w:rsid w:val="00CB2E93"/>
     <w:rsid w:val="00CB7ED8"/>
     <w:rsid w:val="00CC6B6E"/>
     <w:rsid w:val="00CE00AE"/>
     <w:rsid w:val="00CF3240"/>
     <w:rsid w:val="00CF491C"/>
     <w:rsid w:val="00D02615"/>
     <w:rsid w:val="00D04706"/>
     <w:rsid w:val="00D2117C"/>
     <w:rsid w:val="00D31C07"/>
     <w:rsid w:val="00D57507"/>
     <w:rsid w:val="00D62C02"/>
     <w:rsid w:val="00D744E5"/>
     <w:rsid w:val="00D85F46"/>
     <w:rsid w:val="00D86540"/>
+    <w:rsid w:val="00D94F5D"/>
     <w:rsid w:val="00D96976"/>
+    <w:rsid w:val="00DA3DC0"/>
+    <w:rsid w:val="00DA50B7"/>
     <w:rsid w:val="00DA74F3"/>
     <w:rsid w:val="00DB251B"/>
     <w:rsid w:val="00DB332D"/>
     <w:rsid w:val="00DB4B05"/>
     <w:rsid w:val="00DB59B2"/>
+    <w:rsid w:val="00DC1F26"/>
+    <w:rsid w:val="00DC4B85"/>
     <w:rsid w:val="00DD7787"/>
     <w:rsid w:val="00DD797B"/>
     <w:rsid w:val="00DE11C5"/>
     <w:rsid w:val="00DE2455"/>
     <w:rsid w:val="00DF189D"/>
     <w:rsid w:val="00DF4D99"/>
     <w:rsid w:val="00DF710E"/>
     <w:rsid w:val="00E03ED4"/>
+    <w:rsid w:val="00E126D4"/>
     <w:rsid w:val="00E44B28"/>
     <w:rsid w:val="00E60173"/>
     <w:rsid w:val="00E73AED"/>
     <w:rsid w:val="00E74838"/>
     <w:rsid w:val="00E87405"/>
     <w:rsid w:val="00E919F3"/>
     <w:rsid w:val="00E92EE9"/>
     <w:rsid w:val="00E970A4"/>
     <w:rsid w:val="00E97AE1"/>
     <w:rsid w:val="00EA42A8"/>
     <w:rsid w:val="00EB1112"/>
     <w:rsid w:val="00EB64F3"/>
     <w:rsid w:val="00EC0905"/>
     <w:rsid w:val="00EC4FC6"/>
     <w:rsid w:val="00ED3325"/>
     <w:rsid w:val="00EE23F5"/>
+    <w:rsid w:val="00EF1BFE"/>
     <w:rsid w:val="00F03CCD"/>
     <w:rsid w:val="00F03F17"/>
     <w:rsid w:val="00F0666A"/>
     <w:rsid w:val="00F105B1"/>
     <w:rsid w:val="00F20D2B"/>
     <w:rsid w:val="00F3102F"/>
     <w:rsid w:val="00F33972"/>
     <w:rsid w:val="00F37D98"/>
     <w:rsid w:val="00F46D9C"/>
     <w:rsid w:val="00F54E50"/>
     <w:rsid w:val="00F66BFF"/>
     <w:rsid w:val="00F712B3"/>
     <w:rsid w:val="00F7389D"/>
     <w:rsid w:val="00F761E9"/>
     <w:rsid w:val="00F779D5"/>
     <w:rsid w:val="00F77B25"/>
     <w:rsid w:val="00F954BD"/>
+    <w:rsid w:val="00FA3A93"/>
     <w:rsid w:val="00FA44F2"/>
     <w:rsid w:val="00FA7DF6"/>
     <w:rsid w:val="00FC264A"/>
     <w:rsid w:val="00FC6DD2"/>
     <w:rsid w:val="00FD3B1B"/>
     <w:rsid w:val="00FD7ECE"/>
     <w:rsid w:val="00FE1006"/>
     <w:rsid w:val="00FE7B77"/>
     <w:rsid w:val="00FF386D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65DA4D6A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5833AD88-2474-42EE-AA47-E03752360668}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6636,51 +6543,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000605F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000605F9"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30497934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="127094672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7646,50 +7553,56 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B1328C1A1441A84FB0AD9BEAEC249598" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e2c7d3ee339ac9b33084e3f5357f0fc5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b05d82d297216baf5b26c55225140df">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -7759,126 +7672,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55C9901-6530-4A16-AFCE-6F9790256324}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B844B58F-A267-4830-ACA5-37553C6CAEF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{555DAE1F-B762-43DF-92A1-EF51D88800B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" enabled="0" method="" siteId="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>727</Words>
-  <Characters>4145</Characters>
+  <Words>669</Words>
+  <Characters>4206</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>236</Lines>
+  <Paragraphs>102</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4863</CharactersWithSpaces>
+  <CharactersWithSpaces>4824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donohue, Doreen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B1328C1A1441A84FB0AD9BEAEC249598</vt:lpwstr>
   </property>