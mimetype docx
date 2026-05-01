--- v0 (2025-11-04)
+++ v1 (2026-05-01)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65778818" w14:textId="586FC143" w:rsidR="00662873" w:rsidRDefault="004B096E" w:rsidP="00662873">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Disease Specific Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBC6D3C" w14:textId="412F0D5E" w:rsidR="004B096E" w:rsidRDefault="00D33905" w:rsidP="00805302">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -116,51 +116,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Disease Specific Care Review Process Guide for </w:t>
       </w:r>
       <w:r w:rsidR="00693D82" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>additional information</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>All times are local</w:t>
+        <w:t xml:space="preserve">All times </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local</w:t>
       </w:r>
       <w:r w:rsidR="00FA7DF6" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2448"/>
         <w:gridCol w:w="5040"/>
@@ -1147,59 +1163,61 @@
               </w:rPr>
               <w:t>12:30-1:00 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61C2D3FE" w14:textId="77777777" w:rsidR="002C2E46" w:rsidRDefault="002C2E46" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="1FAE5202" w14:textId="0C883E18" w:rsidR="00B87B57" w:rsidRPr="008F0148" w:rsidRDefault="00B87B57" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D8CC8B3" w14:textId="77777777" w:rsidR="002C2E46" w:rsidRDefault="002C2E46" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -1537,139 +1555,145 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organization Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E74838" w:rsidRPr="00662873" w14:paraId="1F83371F" w14:textId="77777777" w:rsidTr="00E74838">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3039E5B7" w14:textId="2C8F5ED8" w:rsidR="00E74838" w:rsidRPr="00E74838" w:rsidRDefault="00E74838" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>8:00-8:15 am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A90FFC7" w14:textId="77777777" w:rsidR="00D744E5" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Daily Briefing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5596771A" w14:textId="77777777" w:rsidR="00E74838" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>A brief summary of the first day’s observations will be provided</w:t>
+              <w:t>A brief summary</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the first day’s observations will be provided</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="382E7AD8" w14:textId="48C5568F" w:rsidR="00D744E5" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A2B7061" w14:textId="53B93AEF" w:rsidR="00E74838" w:rsidRPr="00734744" w:rsidRDefault="00B30B26" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>As determined by the organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B867F4" w:rsidRPr="00662873" w14:paraId="066DA372" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
@@ -1923,59 +1947,61 @@
               </w:rPr>
               <w:t>0 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B1FD1C7" w14:textId="77777777" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3EA928A9" w14:textId="01A53CF2" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A89A113" w14:textId="77777777" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
@@ -2194,51 +2220,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- Data collection processes (Four months of data for initial certification and 12 months of data for recertification) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BE9370D" w14:textId="77777777" w:rsidR="001F2917" w:rsidRPr="00662873" w:rsidRDefault="001F2917" w:rsidP="001F2917">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>- How is data reliability and validity conducted?</w:t>
+              <w:t xml:space="preserve">- How </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data reliability and validity conducted?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CF1B92D" w14:textId="77777777" w:rsidR="001F2917" w:rsidRPr="00662873" w:rsidRDefault="001F2917" w:rsidP="001F2917">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">- Reporting and presentation of data </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7059C9D0" w14:textId="77777777" w:rsidR="001F2917" w:rsidRPr="00662873" w:rsidRDefault="001F2917" w:rsidP="001F2917">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2741,70 +2783,90 @@
               </w:rPr>
               <w:t>OPPE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FPPE</w:t>
             </w:r>
             <w:r w:rsidR="008A2730">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (two most recent, as applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63B0D645" w14:textId="65A38568" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
+          <w:p w14:paraId="63B0D645" w14:textId="65A38568" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CME or attestation for CME</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="63B74801" w14:textId="2A3B7D84" w:rsidR="002F2C54" w:rsidRPr="00662873" w:rsidRDefault="002F2C54" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Education on CPGs</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="064FCC74" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DE97558" w14:textId="053CBDF3" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Staff Files</w:t>
             </w:r>
           </w:p>
@@ -2843,179 +2905,220 @@
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Certification (if applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2036C89F" w14:textId="3F2710B4" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Job description</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04635B4A" w14:textId="03E6DD57" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Most recent </w:t>
             </w:r>
             <w:r w:rsidR="00CF491C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">performance </w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>evaluation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72B1D2E9" w14:textId="6F20211B" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
+          <w:p w14:paraId="72B1D2E9" w14:textId="2B732B43" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program Specific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0009645F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Orientation</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>/Competencies</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1CED8F83" w14:textId="18673A0D" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F2C54">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Competencies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CED8F83" w14:textId="7C4F80A1" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Program Specific </w:t>
             </w:r>
             <w:r w:rsidRPr="0009645F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ongoing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Education/</w:t>
             </w:r>
+            <w:r w:rsidR="002F2C54">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competencies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B1100C" w14:textId="2BA71687" w:rsidR="002F2C54" w:rsidRDefault="002F2C54" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Education on CPGs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56EAA9AE" w14:textId="77777777" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AF2BFF3" w14:textId="5FF9853E" w:rsidR="00FE7B77" w:rsidRPr="00662873" w:rsidRDefault="00FE7B77" w:rsidP="00F37D98">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3274,51 +3377,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Any issues not yet resolved (IOUs)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CF1747C" w14:textId="77777777" w:rsidR="002F786D" w:rsidRPr="00A923EA" w:rsidRDefault="002F786D" w:rsidP="002F786D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>The identified Requirements For Improvement (RFIs)</w:t>
+              <w:t xml:space="preserve">The identified Requirements </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Improvement (RFIs)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="760E7D14" w14:textId="77777777" w:rsidR="002F786D" w:rsidRPr="00A923EA" w:rsidRDefault="002F786D" w:rsidP="002F786D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What made the review meaningful to the team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24E165C6" w14:textId="77777777" w:rsidR="002F786D" w:rsidRPr="00A923EA" w:rsidRDefault="002F786D" w:rsidP="002F786D">
@@ -3787,183 +3908,183 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="337D5E1B" w14:textId="04AE5081" w:rsidR="00DF710E" w:rsidRPr="00DF710E" w:rsidRDefault="00DF710E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DF710E" w:rsidRPr="00DF710E" w:rsidSect="00A7297D">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BFF056A" w14:textId="77777777" w:rsidR="00FF37AD" w:rsidRDefault="00FF37AD" w:rsidP="00FF37AD">
+    <w:p w14:paraId="32235A4E" w14:textId="77777777" w:rsidR="00DC4B15" w:rsidRDefault="00DC4B15" w:rsidP="00FF37AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32472380" w14:textId="77777777" w:rsidR="00FF37AD" w:rsidRDefault="00FF37AD" w:rsidP="00FF37AD">
+    <w:p w14:paraId="345CDFA4" w14:textId="77777777" w:rsidR="00DC4B15" w:rsidRDefault="00DC4B15" w:rsidP="00FF37AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F5659C7" w14:textId="0B2B4FAB" w:rsidR="00FF37AD" w:rsidRPr="00887BD7" w:rsidRDefault="00887BD7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00887BD7">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the recording and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C6FAE49" w14:textId="77777777" w:rsidR="00FF37AD" w:rsidRDefault="00FF37AD" w:rsidP="00FF37AD">
+    <w:p w14:paraId="33EDC811" w14:textId="77777777" w:rsidR="00DC4B15" w:rsidRDefault="00DC4B15" w:rsidP="00FF37AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00F8EFFC" w14:textId="77777777" w:rsidR="00FF37AD" w:rsidRDefault="00FF37AD" w:rsidP="00FF37AD">
+    <w:p w14:paraId="3F2FAEA6" w14:textId="77777777" w:rsidR="00DC4B15" w:rsidRDefault="00DC4B15" w:rsidP="00FF37AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135839CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8D18E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5200,52 +5321,53 @@
   <w:num w:numId="5" w16cid:durableId="699941816">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1753548220">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1698580342">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1449855103">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="677852508">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1705789241">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1918395183">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC59D8"/>
     <w:rsid w:val="00000902"/>
     <w:rsid w:val="00016398"/>
     <w:rsid w:val="0001720A"/>
     <w:rsid w:val="00045113"/>
     <w:rsid w:val="0004538E"/>
@@ -5296,174 +5418,179 @@
     <w:rsid w:val="001F7F21"/>
     <w:rsid w:val="002143FF"/>
     <w:rsid w:val="00222735"/>
     <w:rsid w:val="00226DD2"/>
     <w:rsid w:val="00240C37"/>
     <w:rsid w:val="00240E13"/>
     <w:rsid w:val="00244C60"/>
     <w:rsid w:val="00250C6A"/>
     <w:rsid w:val="00260CA3"/>
     <w:rsid w:val="00261B99"/>
     <w:rsid w:val="0026787D"/>
     <w:rsid w:val="0028068A"/>
     <w:rsid w:val="0028253A"/>
     <w:rsid w:val="00290B64"/>
     <w:rsid w:val="0029765F"/>
     <w:rsid w:val="002B1C5B"/>
     <w:rsid w:val="002C1026"/>
     <w:rsid w:val="002C14B6"/>
     <w:rsid w:val="002C2E46"/>
     <w:rsid w:val="002C3DA6"/>
     <w:rsid w:val="002D2809"/>
     <w:rsid w:val="002D41B1"/>
     <w:rsid w:val="002E3965"/>
     <w:rsid w:val="002E50EC"/>
     <w:rsid w:val="002F0998"/>
+    <w:rsid w:val="002F2C54"/>
     <w:rsid w:val="002F786D"/>
     <w:rsid w:val="0031631C"/>
     <w:rsid w:val="00336347"/>
     <w:rsid w:val="00346526"/>
     <w:rsid w:val="00352E03"/>
     <w:rsid w:val="003615B7"/>
     <w:rsid w:val="00372908"/>
     <w:rsid w:val="00387646"/>
     <w:rsid w:val="00391A62"/>
     <w:rsid w:val="003A0EAE"/>
     <w:rsid w:val="003A43E8"/>
     <w:rsid w:val="003B14B4"/>
     <w:rsid w:val="003B3D10"/>
     <w:rsid w:val="003B68E7"/>
     <w:rsid w:val="003B7ECF"/>
     <w:rsid w:val="003C2735"/>
     <w:rsid w:val="003C4B59"/>
     <w:rsid w:val="003E7DBA"/>
     <w:rsid w:val="003F0C5E"/>
     <w:rsid w:val="003F1C68"/>
     <w:rsid w:val="004036BA"/>
     <w:rsid w:val="00412329"/>
+    <w:rsid w:val="004138FA"/>
     <w:rsid w:val="004157C1"/>
     <w:rsid w:val="0041693F"/>
     <w:rsid w:val="00422CD7"/>
     <w:rsid w:val="00437BAA"/>
     <w:rsid w:val="0044115B"/>
     <w:rsid w:val="004423B9"/>
     <w:rsid w:val="00445E9C"/>
     <w:rsid w:val="00464A57"/>
     <w:rsid w:val="00471B07"/>
     <w:rsid w:val="004859FE"/>
     <w:rsid w:val="004A113E"/>
     <w:rsid w:val="004A1DE0"/>
     <w:rsid w:val="004A6477"/>
     <w:rsid w:val="004B096E"/>
     <w:rsid w:val="004C1FBB"/>
     <w:rsid w:val="004E723B"/>
     <w:rsid w:val="004F2990"/>
     <w:rsid w:val="0052355C"/>
     <w:rsid w:val="005247B6"/>
     <w:rsid w:val="005249D7"/>
     <w:rsid w:val="005270E5"/>
     <w:rsid w:val="00537D92"/>
     <w:rsid w:val="005453FF"/>
     <w:rsid w:val="00546B71"/>
     <w:rsid w:val="00550A76"/>
     <w:rsid w:val="00554015"/>
     <w:rsid w:val="00556E84"/>
     <w:rsid w:val="0057351E"/>
     <w:rsid w:val="005818A8"/>
     <w:rsid w:val="00587265"/>
     <w:rsid w:val="00593FCD"/>
     <w:rsid w:val="00595969"/>
     <w:rsid w:val="0059677B"/>
     <w:rsid w:val="005B07BA"/>
+    <w:rsid w:val="005C67B2"/>
     <w:rsid w:val="005E179A"/>
     <w:rsid w:val="005E7189"/>
     <w:rsid w:val="005F4C7E"/>
     <w:rsid w:val="005F553A"/>
     <w:rsid w:val="005F713F"/>
     <w:rsid w:val="006024DA"/>
     <w:rsid w:val="006047D8"/>
     <w:rsid w:val="00613E4A"/>
     <w:rsid w:val="0061425C"/>
     <w:rsid w:val="0063041E"/>
     <w:rsid w:val="006378B5"/>
     <w:rsid w:val="006402E4"/>
     <w:rsid w:val="006417F8"/>
     <w:rsid w:val="0065580C"/>
     <w:rsid w:val="00662873"/>
     <w:rsid w:val="00667D34"/>
     <w:rsid w:val="006757B3"/>
     <w:rsid w:val="00693D82"/>
     <w:rsid w:val="006A2EAC"/>
     <w:rsid w:val="006B58F6"/>
     <w:rsid w:val="006B73A1"/>
     <w:rsid w:val="006C0860"/>
     <w:rsid w:val="006C7CBF"/>
     <w:rsid w:val="006D0779"/>
     <w:rsid w:val="006D3625"/>
     <w:rsid w:val="006D43BE"/>
     <w:rsid w:val="006D5F02"/>
     <w:rsid w:val="006D7FA2"/>
     <w:rsid w:val="006E31C1"/>
     <w:rsid w:val="006F2A6A"/>
     <w:rsid w:val="00714551"/>
     <w:rsid w:val="0071508B"/>
     <w:rsid w:val="00734744"/>
     <w:rsid w:val="00734DA2"/>
     <w:rsid w:val="00736253"/>
     <w:rsid w:val="007362C8"/>
     <w:rsid w:val="00750760"/>
     <w:rsid w:val="007518CB"/>
     <w:rsid w:val="00755DED"/>
     <w:rsid w:val="00755ED4"/>
     <w:rsid w:val="0075656A"/>
+    <w:rsid w:val="00765244"/>
     <w:rsid w:val="00773AA3"/>
     <w:rsid w:val="007909EF"/>
     <w:rsid w:val="007942C2"/>
     <w:rsid w:val="00797813"/>
     <w:rsid w:val="007A114F"/>
     <w:rsid w:val="007A12D2"/>
     <w:rsid w:val="007A3693"/>
     <w:rsid w:val="007B2082"/>
     <w:rsid w:val="007B615F"/>
     <w:rsid w:val="007D05B6"/>
     <w:rsid w:val="007F2410"/>
     <w:rsid w:val="0080164F"/>
     <w:rsid w:val="00805302"/>
     <w:rsid w:val="00821ACB"/>
     <w:rsid w:val="00825C25"/>
     <w:rsid w:val="00831302"/>
     <w:rsid w:val="008321B8"/>
     <w:rsid w:val="008349EE"/>
     <w:rsid w:val="008501FC"/>
     <w:rsid w:val="00850AEF"/>
     <w:rsid w:val="00851FB4"/>
     <w:rsid w:val="008651B0"/>
     <w:rsid w:val="00875CFC"/>
     <w:rsid w:val="008763F0"/>
     <w:rsid w:val="00877512"/>
     <w:rsid w:val="0088107E"/>
     <w:rsid w:val="00881FAD"/>
+    <w:rsid w:val="00885153"/>
     <w:rsid w:val="00887BD7"/>
     <w:rsid w:val="00893C72"/>
     <w:rsid w:val="00894473"/>
     <w:rsid w:val="008A2730"/>
     <w:rsid w:val="008B22AD"/>
     <w:rsid w:val="008C0135"/>
     <w:rsid w:val="008D611F"/>
     <w:rsid w:val="008F0148"/>
     <w:rsid w:val="008F23C7"/>
     <w:rsid w:val="00904447"/>
     <w:rsid w:val="00904CEB"/>
     <w:rsid w:val="00911FA7"/>
     <w:rsid w:val="0092273C"/>
     <w:rsid w:val="00932CBD"/>
     <w:rsid w:val="00956649"/>
     <w:rsid w:val="00960762"/>
     <w:rsid w:val="0096122F"/>
     <w:rsid w:val="009644C1"/>
     <w:rsid w:val="00977011"/>
     <w:rsid w:val="0097743C"/>
     <w:rsid w:val="009776BF"/>
     <w:rsid w:val="00980845"/>
     <w:rsid w:val="00990286"/>
     <w:rsid w:val="009A1799"/>
     <w:rsid w:val="009E3798"/>
@@ -5529,50 +5656,51 @@
     <w:rsid w:val="00C75483"/>
     <w:rsid w:val="00C80E4D"/>
     <w:rsid w:val="00C86624"/>
     <w:rsid w:val="00C90EEE"/>
     <w:rsid w:val="00C92074"/>
     <w:rsid w:val="00CB2E93"/>
     <w:rsid w:val="00CB7ED8"/>
     <w:rsid w:val="00CE00AE"/>
     <w:rsid w:val="00CF3240"/>
     <w:rsid w:val="00CF491C"/>
     <w:rsid w:val="00D02615"/>
     <w:rsid w:val="00D04706"/>
     <w:rsid w:val="00D2117C"/>
     <w:rsid w:val="00D31C07"/>
     <w:rsid w:val="00D33905"/>
     <w:rsid w:val="00D40F49"/>
     <w:rsid w:val="00D57507"/>
     <w:rsid w:val="00D62C02"/>
     <w:rsid w:val="00D744E5"/>
     <w:rsid w:val="00D85F46"/>
     <w:rsid w:val="00D96976"/>
     <w:rsid w:val="00DB251B"/>
     <w:rsid w:val="00DB332D"/>
     <w:rsid w:val="00DB4B05"/>
     <w:rsid w:val="00DB59B2"/>
+    <w:rsid w:val="00DC4B15"/>
     <w:rsid w:val="00DD7787"/>
     <w:rsid w:val="00DD797B"/>
     <w:rsid w:val="00DE11C5"/>
     <w:rsid w:val="00DF189D"/>
     <w:rsid w:val="00DF710E"/>
     <w:rsid w:val="00E03ED4"/>
     <w:rsid w:val="00E44B28"/>
     <w:rsid w:val="00E60173"/>
     <w:rsid w:val="00E60413"/>
     <w:rsid w:val="00E73AED"/>
     <w:rsid w:val="00E74838"/>
     <w:rsid w:val="00E87405"/>
     <w:rsid w:val="00E919F3"/>
     <w:rsid w:val="00E92EE9"/>
     <w:rsid w:val="00E97AE1"/>
     <w:rsid w:val="00EA42A8"/>
     <w:rsid w:val="00EA477B"/>
     <w:rsid w:val="00EB1112"/>
     <w:rsid w:val="00EB29FF"/>
     <w:rsid w:val="00EB64F3"/>
     <w:rsid w:val="00EC4FC6"/>
     <w:rsid w:val="00ED3325"/>
     <w:rsid w:val="00EE23F5"/>
     <w:rsid w:val="00F03CCD"/>
     <w:rsid w:val="00F03F17"/>
@@ -5609,51 +5737,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65DA4D6A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5833AD88-2474-42EE-AA47-E03752360668}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6134,51 +6262,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FF37AD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FF37AD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30497934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="127094672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7276,107 +7404,106 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55C9901-6530-4A16-AFCE-6F9790256324}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B844B58F-A267-4830-ACA5-37553C6CAEF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2207FC9-4893-46FE-AD9B-ACC5970C2164}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" enabled="0" method="" siteId="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>676</Words>
-  <Characters>3858</Characters>
+  <Words>629</Words>
+  <Characters>3936</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>213</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4525</CharactersWithSpaces>
+  <CharactersWithSpaces>4514</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donohue, Doreen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B1328C1A1441A84FB0AD9BEAEC249598</vt:lpwstr>
   </property>