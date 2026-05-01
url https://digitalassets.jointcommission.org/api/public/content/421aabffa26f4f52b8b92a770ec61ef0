--- v0 (2025-11-04)
+++ v1 (2026-05-01)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65778818" w14:textId="4FA0EC2E" w:rsidR="00662873" w:rsidRDefault="004B096E" w:rsidP="00662873">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Disease Specific Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B91771A" w14:textId="765B2B77" w:rsidR="006E57FB" w:rsidRDefault="006E57FB" w:rsidP="00662873">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -95,51 +95,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Disease Specific Care Review Process Guide for </w:t>
       </w:r>
       <w:r w:rsidR="00693D82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>additional information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BE0526">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>All times are local</w:t>
+        <w:t xml:space="preserve">All times </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE0526">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BE0526">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local</w:t>
       </w:r>
       <w:r w:rsidR="00FA7DF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1908"/>
         <w:gridCol w:w="5040"/>
@@ -316,57 +332,67 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="21A4FC18" w14:textId="77777777" w:rsidR="00D63BF7" w:rsidRPr="00A923EA" w:rsidRDefault="00D63BF7" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3595AFA5" w14:textId="77777777" w:rsidR="00262E4E" w:rsidRPr="00A923EA" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviewer </w:t>
+              <w:t>Reviewer</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A43EB0" w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">will </w:t>
             </w:r>
             <w:r w:rsidR="00B45ED6" w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>begin</w:t>
             </w:r>
             <w:r w:rsidR="00A43EB0" w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> this session with a few remarks and introduction of </w:t>
             </w:r>
@@ -1040,51 +1066,67 @@
           </w:p>
           <w:p w14:paraId="4D4950F0" w14:textId="5E26EBAB" w:rsidR="00E14ED0" w:rsidRDefault="002806D2" w:rsidP="00E14ED0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">List of </w:t>
             </w:r>
             <w:r w:rsidR="008A260A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">past inpatients that received care, treatment, and services </w:t>
+              <w:t xml:space="preserve">past </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008A260A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>inpatients</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008A260A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that received care, treatment, and services </w:t>
             </w:r>
             <w:r w:rsidR="002D392B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:r w:rsidR="008A260A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the program</w:t>
             </w:r>
             <w:r w:rsidR="0087255E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="166FCAB9" w14:textId="77777777" w:rsidR="0087255E" w:rsidRDefault="0075537C" w:rsidP="00E14ED0">
             <w:pPr>
@@ -1634,59 +1676,61 @@
               </w:rPr>
               <w:t>0 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A864039" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3DF158FD" w14:textId="7633C129" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EEFAD83" w14:textId="3C0F0CBC" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
@@ -1801,51 +1845,67 @@
               </w:rPr>
               <w:t xml:space="preserve">System Tracer–Data Use Session </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E395EA8" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59F146CB" w14:textId="2D155F6C" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discuss how data is used by program to track performance and improve practice and/or outcomes of care </w:t>
+              <w:t xml:space="preserve">Discuss how data is used by </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>program</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to track performance and improve practice and/or outcomes of care </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27FA7EE3" w14:textId="77777777" w:rsidR="00C92074" w:rsidRPr="00662873" w:rsidRDefault="00C92074" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1835CBF1" w14:textId="4A1D11DA" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Discuss selected performance measures, including: </w:t>
@@ -2362,61 +2422,52 @@
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DEA Licensure</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3563527F" w14:textId="377528F3" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Most recent reappointment </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Most recent reappointment letter</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="24B0B557" w14:textId="133E6A6A" w:rsidR="007F2410" w:rsidRPr="00662873" w:rsidRDefault="007F2410" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Board certification</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E609C17" w14:textId="3C90DBFF" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
@@ -2476,113 +2527,132 @@
               </w:rPr>
               <w:t>OPPE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>FPPE</w:t>
             </w:r>
             <w:r w:rsidR="008A2730">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (two most recent, as applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63B0D645" w14:textId="65A38568" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
+          <w:p w14:paraId="63B0D645" w14:textId="65A38568" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CME or attestation for CME</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="096B0C56" w14:textId="344F8F03" w:rsidR="000D1239" w:rsidRPr="00662873" w:rsidRDefault="007F3922" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Education on CPGs</w:t>
+            </w:r>
+          </w:p>
           <w:p w14:paraId="064FCC74" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0DE97558" w14:textId="053CBDF3" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Staff Files</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50477C7F" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Licensure (if applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="617FF192" w14:textId="0D200399" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Certification (if applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2036C89F" w14:textId="3F2710B4" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
@@ -2707,50 +2777,70 @@
               </w:rPr>
               <w:t xml:space="preserve">Program Specific </w:t>
             </w:r>
             <w:r w:rsidRPr="0009645F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ongoing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Education/</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Competencies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A83E0A" w14:textId="5FB3815D" w:rsidR="006A4CD3" w:rsidRDefault="006A4CD3" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Education on CPGs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56EAA9AE" w14:textId="77777777" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4AF2BFF3" w14:textId="5FF9853E" w:rsidR="00FE7B77" w:rsidRPr="00662873" w:rsidRDefault="00FE7B77" w:rsidP="00F37D98">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3473,209 +3563,187 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF710E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DF710E" w:rsidRPr="00DF710E">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="476D540B" w14:textId="77777777" w:rsidR="00226C6E" w:rsidRDefault="00226C6E" w:rsidP="00226C6E">
+    <w:p w14:paraId="7A8384C9" w14:textId="77777777" w:rsidR="00383AA5" w:rsidRDefault="00383AA5" w:rsidP="00226C6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F747AC8" w14:textId="77777777" w:rsidR="00226C6E" w:rsidRDefault="00226C6E" w:rsidP="00226C6E">
+    <w:p w14:paraId="2380E0F1" w14:textId="77777777" w:rsidR="00383AA5" w:rsidRDefault="00383AA5" w:rsidP="00226C6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60E4975B" w14:textId="003400A8" w:rsidR="00226C6E" w:rsidRPr="00226C6E" w:rsidRDefault="00226C6E" w:rsidP="00226C6E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00226C6E">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve"> and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
+      <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the recording, and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="54656154" w14:textId="77777777" w:rsidR="00226C6E" w:rsidRDefault="00226C6E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44E696CD" w14:textId="77777777" w:rsidR="00226C6E" w:rsidRDefault="00226C6E" w:rsidP="00226C6E">
+    <w:p w14:paraId="14BA5CE7" w14:textId="77777777" w:rsidR="00383AA5" w:rsidRDefault="00383AA5" w:rsidP="00226C6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="326057B5" w14:textId="77777777" w:rsidR="00226C6E" w:rsidRDefault="00226C6E" w:rsidP="00226C6E">
+    <w:p w14:paraId="033CEA19" w14:textId="77777777" w:rsidR="00383AA5" w:rsidRDefault="00383AA5" w:rsidP="00226C6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135839CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8D18E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5259,168 +5327,174 @@
   <w:num w:numId="8" w16cid:durableId="373966031">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2143036398">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="89814528">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1955483106">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="557515805">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1926307565">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="193467185">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC59D8"/>
     <w:rsid w:val="00016398"/>
     <w:rsid w:val="0001720A"/>
+    <w:rsid w:val="000237D1"/>
     <w:rsid w:val="00045113"/>
     <w:rsid w:val="0004538E"/>
     <w:rsid w:val="00046A3E"/>
     <w:rsid w:val="0005275D"/>
     <w:rsid w:val="00075266"/>
     <w:rsid w:val="00083890"/>
     <w:rsid w:val="000928D2"/>
     <w:rsid w:val="000945C1"/>
     <w:rsid w:val="000948EF"/>
     <w:rsid w:val="0009645F"/>
     <w:rsid w:val="000A259E"/>
     <w:rsid w:val="000A6843"/>
     <w:rsid w:val="000B17B7"/>
     <w:rsid w:val="000C7A6B"/>
+    <w:rsid w:val="000D1239"/>
     <w:rsid w:val="000E032A"/>
     <w:rsid w:val="000F428A"/>
     <w:rsid w:val="00102814"/>
     <w:rsid w:val="00104CDA"/>
     <w:rsid w:val="001069C3"/>
     <w:rsid w:val="00111D06"/>
     <w:rsid w:val="00114899"/>
     <w:rsid w:val="0011560A"/>
     <w:rsid w:val="001247A6"/>
     <w:rsid w:val="001257A9"/>
     <w:rsid w:val="00130F59"/>
     <w:rsid w:val="001321DB"/>
     <w:rsid w:val="00134237"/>
     <w:rsid w:val="00142329"/>
     <w:rsid w:val="00143A37"/>
     <w:rsid w:val="00146CCE"/>
     <w:rsid w:val="001560A6"/>
     <w:rsid w:val="00160AE1"/>
     <w:rsid w:val="001613CA"/>
     <w:rsid w:val="00180067"/>
     <w:rsid w:val="00193A2A"/>
     <w:rsid w:val="001A1614"/>
     <w:rsid w:val="001B17C4"/>
     <w:rsid w:val="001B6860"/>
     <w:rsid w:val="001D3A62"/>
     <w:rsid w:val="001D45C1"/>
     <w:rsid w:val="001E32F4"/>
     <w:rsid w:val="001E4334"/>
     <w:rsid w:val="001E48E1"/>
     <w:rsid w:val="001E716B"/>
     <w:rsid w:val="001F25A9"/>
     <w:rsid w:val="001F7F21"/>
     <w:rsid w:val="002143FF"/>
     <w:rsid w:val="00222735"/>
     <w:rsid w:val="00226C6E"/>
     <w:rsid w:val="00226DD2"/>
+    <w:rsid w:val="00227909"/>
     <w:rsid w:val="00240C37"/>
     <w:rsid w:val="00240E13"/>
     <w:rsid w:val="00244C60"/>
     <w:rsid w:val="00250C6A"/>
     <w:rsid w:val="00260CA3"/>
     <w:rsid w:val="00261B99"/>
     <w:rsid w:val="00262E4E"/>
     <w:rsid w:val="0026787D"/>
     <w:rsid w:val="0028068A"/>
     <w:rsid w:val="002806D2"/>
     <w:rsid w:val="0028253A"/>
     <w:rsid w:val="00290B64"/>
     <w:rsid w:val="0029765F"/>
     <w:rsid w:val="002B0D79"/>
     <w:rsid w:val="002C1026"/>
     <w:rsid w:val="002C14B6"/>
     <w:rsid w:val="002C3DA6"/>
     <w:rsid w:val="002D2809"/>
     <w:rsid w:val="002D392B"/>
     <w:rsid w:val="002D41B1"/>
     <w:rsid w:val="002D6231"/>
     <w:rsid w:val="002E3965"/>
     <w:rsid w:val="002E50EC"/>
     <w:rsid w:val="002E5A21"/>
     <w:rsid w:val="0031631C"/>
     <w:rsid w:val="003360E2"/>
     <w:rsid w:val="00336347"/>
     <w:rsid w:val="00346526"/>
     <w:rsid w:val="00352E03"/>
     <w:rsid w:val="003615B7"/>
     <w:rsid w:val="00372908"/>
+    <w:rsid w:val="00383AA5"/>
     <w:rsid w:val="00387646"/>
     <w:rsid w:val="00391A62"/>
     <w:rsid w:val="003A0EAE"/>
     <w:rsid w:val="003A43E8"/>
     <w:rsid w:val="003B14B4"/>
     <w:rsid w:val="003B3D10"/>
     <w:rsid w:val="003B68E7"/>
     <w:rsid w:val="003B7ECF"/>
     <w:rsid w:val="003C2735"/>
     <w:rsid w:val="003C4B59"/>
+    <w:rsid w:val="003E6EBD"/>
     <w:rsid w:val="003E7DBA"/>
     <w:rsid w:val="003F0C5E"/>
+    <w:rsid w:val="003F0DF6"/>
     <w:rsid w:val="003F1C68"/>
     <w:rsid w:val="00412329"/>
     <w:rsid w:val="0041693F"/>
     <w:rsid w:val="004317B7"/>
     <w:rsid w:val="00437BAA"/>
     <w:rsid w:val="0044115B"/>
     <w:rsid w:val="004423B9"/>
     <w:rsid w:val="00445E9C"/>
     <w:rsid w:val="00464A57"/>
     <w:rsid w:val="00471B07"/>
     <w:rsid w:val="00472D1B"/>
     <w:rsid w:val="004859FE"/>
     <w:rsid w:val="004A1DE0"/>
     <w:rsid w:val="004A6477"/>
     <w:rsid w:val="004B096E"/>
     <w:rsid w:val="004C1FBB"/>
     <w:rsid w:val="004E723B"/>
     <w:rsid w:val="004F1084"/>
     <w:rsid w:val="004F2990"/>
     <w:rsid w:val="00517749"/>
     <w:rsid w:val="0052355C"/>
     <w:rsid w:val="005270E5"/>
     <w:rsid w:val="00537D92"/>
     <w:rsid w:val="005453FF"/>
     <w:rsid w:val="00546B71"/>
@@ -5430,111 +5504,115 @@
     <w:rsid w:val="0057351E"/>
     <w:rsid w:val="005818A8"/>
     <w:rsid w:val="00585DC7"/>
     <w:rsid w:val="00587265"/>
     <w:rsid w:val="00593FCD"/>
     <w:rsid w:val="00595969"/>
     <w:rsid w:val="0059677B"/>
     <w:rsid w:val="005B07BA"/>
     <w:rsid w:val="005C209F"/>
     <w:rsid w:val="005E179A"/>
     <w:rsid w:val="005F4C7E"/>
     <w:rsid w:val="005F504F"/>
     <w:rsid w:val="005F553A"/>
     <w:rsid w:val="006024DA"/>
     <w:rsid w:val="00613E4A"/>
     <w:rsid w:val="0061425C"/>
     <w:rsid w:val="0063041E"/>
     <w:rsid w:val="006378B5"/>
     <w:rsid w:val="006402E4"/>
     <w:rsid w:val="006417F8"/>
     <w:rsid w:val="0065580C"/>
     <w:rsid w:val="00662873"/>
     <w:rsid w:val="00667D34"/>
     <w:rsid w:val="006757B3"/>
     <w:rsid w:val="00693D82"/>
+    <w:rsid w:val="006A4CD3"/>
     <w:rsid w:val="006B58F6"/>
     <w:rsid w:val="006B73A1"/>
     <w:rsid w:val="006C0860"/>
     <w:rsid w:val="006C6824"/>
     <w:rsid w:val="006C7CBF"/>
     <w:rsid w:val="006D0779"/>
     <w:rsid w:val="006D3625"/>
     <w:rsid w:val="006D43BE"/>
     <w:rsid w:val="006D5F02"/>
     <w:rsid w:val="006D7FA2"/>
     <w:rsid w:val="006E31C1"/>
     <w:rsid w:val="006E57FB"/>
     <w:rsid w:val="00713DB7"/>
     <w:rsid w:val="00714551"/>
     <w:rsid w:val="0071508B"/>
     <w:rsid w:val="00734DA2"/>
     <w:rsid w:val="007362C8"/>
     <w:rsid w:val="00745E01"/>
     <w:rsid w:val="00750760"/>
     <w:rsid w:val="007518CB"/>
     <w:rsid w:val="0075537C"/>
     <w:rsid w:val="00755DED"/>
     <w:rsid w:val="00755ED4"/>
     <w:rsid w:val="007909EF"/>
     <w:rsid w:val="007942C2"/>
     <w:rsid w:val="00797813"/>
     <w:rsid w:val="007A114F"/>
     <w:rsid w:val="007A12D2"/>
     <w:rsid w:val="007A3693"/>
     <w:rsid w:val="007B2082"/>
     <w:rsid w:val="007B615F"/>
     <w:rsid w:val="007D05B6"/>
+    <w:rsid w:val="007D5CD0"/>
     <w:rsid w:val="007F2410"/>
+    <w:rsid w:val="007F3922"/>
     <w:rsid w:val="007F665D"/>
     <w:rsid w:val="0080164F"/>
     <w:rsid w:val="00805302"/>
     <w:rsid w:val="00821ACB"/>
     <w:rsid w:val="00825C25"/>
     <w:rsid w:val="00831302"/>
     <w:rsid w:val="008321B8"/>
     <w:rsid w:val="0083345B"/>
     <w:rsid w:val="008349EE"/>
     <w:rsid w:val="00845D7D"/>
     <w:rsid w:val="008501FC"/>
     <w:rsid w:val="00850AEF"/>
     <w:rsid w:val="00851FB4"/>
     <w:rsid w:val="008651B0"/>
     <w:rsid w:val="0087255E"/>
     <w:rsid w:val="00875CFC"/>
     <w:rsid w:val="008763F0"/>
     <w:rsid w:val="00877512"/>
     <w:rsid w:val="0088107E"/>
     <w:rsid w:val="00881FAD"/>
     <w:rsid w:val="00893C72"/>
     <w:rsid w:val="00894473"/>
     <w:rsid w:val="008A196A"/>
     <w:rsid w:val="008A260A"/>
     <w:rsid w:val="008A2730"/>
     <w:rsid w:val="008B22AD"/>
     <w:rsid w:val="008C0135"/>
     <w:rsid w:val="008D611F"/>
+    <w:rsid w:val="008F1A1F"/>
     <w:rsid w:val="008F23C7"/>
     <w:rsid w:val="00904447"/>
     <w:rsid w:val="00904CEB"/>
     <w:rsid w:val="00911FA7"/>
     <w:rsid w:val="0092273C"/>
     <w:rsid w:val="00930934"/>
     <w:rsid w:val="00932CBD"/>
     <w:rsid w:val="00960762"/>
     <w:rsid w:val="0096122F"/>
     <w:rsid w:val="009644C1"/>
     <w:rsid w:val="0097743C"/>
     <w:rsid w:val="009776BF"/>
     <w:rsid w:val="00980845"/>
     <w:rsid w:val="00990286"/>
     <w:rsid w:val="009A1799"/>
     <w:rsid w:val="009C4788"/>
     <w:rsid w:val="009E3798"/>
     <w:rsid w:val="00A02B9C"/>
     <w:rsid w:val="00A0772A"/>
     <w:rsid w:val="00A07D22"/>
     <w:rsid w:val="00A12CD6"/>
     <w:rsid w:val="00A24640"/>
     <w:rsid w:val="00A30434"/>
     <w:rsid w:val="00A3734B"/>
     <w:rsid w:val="00A40DF1"/>
@@ -5668,51 +5746,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65DA4D6A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5833AD88-2474-42EE-AA47-E03752360668}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6069,50 +6147,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -6192,51 +6271,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00226C6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00226C6E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30497934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="127094672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7389,91 +7468,90 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55C9901-6530-4A16-AFCE-6F9790256324}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B844B58F-A267-4830-ACA5-37553C6CAEF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" enabled="0" method="" siteId="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>710</Words>
-  <Characters>4049</Characters>
+  <Words>662</Words>
+  <Characters>4143</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>186</Lines>
+  <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4750</CharactersWithSpaces>
+  <CharactersWithSpaces>4790</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donohue, Doreen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B1328C1A1441A84FB0AD9BEAEC249598</vt:lpwstr>
   </property>