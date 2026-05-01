--- v0 (2025-11-04)
+++ v1 (2026-05-01)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65778818" w14:textId="2264E2B0" w:rsidR="00662873" w:rsidRDefault="00AC00AA" w:rsidP="00662873">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Advanced </w:t>
       </w:r>
       <w:r w:rsidR="004B096E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -148,51 +148,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the Disease Specific Care Review Process Guide for </w:t>
       </w:r>
       <w:r w:rsidR="00693D82" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>additional information</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>All times are local</w:t>
+        <w:t xml:space="preserve">All times </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BE0526" w:rsidRPr="00A7297D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local</w:t>
       </w:r>
       <w:r w:rsidR="00FA7DF6" w:rsidRPr="00A7297D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2448"/>
         <w:gridCol w:w="5040"/>
@@ -381,62 +397,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Opening Conference</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73A5DD4D" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviewer will begin this session with a few remarks and introduction of themselves, followed by an introduction of the program </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Reviewer will begin this session with a few remarks and introduction of themselves, followed by an introduction of the program staff</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3D27CBD5" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Next, hospital and/or program leadership will present an orientation to Program. Topics to be covered include: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AC383C5" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
@@ -523,62 +529,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program mission, vision, and goals of care</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F639C25" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population characteristics and </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Population characteristics and needs</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2B6A352C" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diversity, equity, and inclusion efforts</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2486AB08" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
@@ -599,62 +595,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program selection and implementation of Clinical Practice Guidelines (CPGs)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D5C27C6" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Overall program improvements implemented and </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Overall program improvements implemented and planned</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="336EB6EA" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Presentation will be followed by a brief Q&amp;A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="396BFCA2" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
@@ -697,62 +683,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overview of agenda and objectives</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E414813" w14:textId="77777777" w:rsidR="003B7036" w:rsidRPr="00A923EA" w:rsidRDefault="003B7036" w:rsidP="003B7036">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue about what the reviewer can do to help make this a meaningful review for the </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Dialogue about what the reviewer can do to help make this a meaningful review for the program</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5C078401" w14:textId="51A8CC72" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39263CF5" w14:textId="36F86D1E" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
@@ -960,94 +936,74 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program representative(</w:t>
             </w:r>
             <w:r w:rsidR="002F0998">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">) who can facilitate patient selection and tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>) who can facilitate patient selection and tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="02C958F5" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Others HCO may </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Others HCO may want</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="007A2839" w14:textId="1AD19A01" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="46DE23C5" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -1183,62 +1139,52 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17577A71" w14:textId="34F11EEC" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program representative(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that can facilitate patient selection and tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> that can facilitate patient selection and tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="71BBA60D" w14:textId="395D059C" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C2E46" w:rsidRPr="00662873" w14:paraId="1CFC8127" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -1259,59 +1205,61 @@
               </w:rPr>
               <w:t>12:30-1:00 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61C2D3FE" w14:textId="77777777" w:rsidR="002C2E46" w:rsidRDefault="002C2E46" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="1FAE5202" w14:textId="0C883E18" w:rsidR="00B87B57" w:rsidRPr="008F0148" w:rsidRDefault="00B87B57" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D8CC8B3" w14:textId="77777777" w:rsidR="002C2E46" w:rsidRDefault="002C2E46" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
@@ -1396,62 +1344,52 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30BC7265" w14:textId="487D6CD3" w:rsidR="00B10BF9" w:rsidRPr="00662873" w:rsidRDefault="00B10BF9" w:rsidP="00B10BF9">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program representative(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that can facilitate tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> that can facilitate tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="721FA6D4" w14:textId="77777777" w:rsidR="00B10BF9" w:rsidRDefault="00B10BF9" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B10BF9" w:rsidRPr="00662873" w14:paraId="2C024C1B" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -1660,247 +1598,568 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organization Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E74838" w:rsidRPr="00662873" w14:paraId="1F83371F" w14:textId="77777777" w:rsidTr="00E74838">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3039E5B7" w14:textId="2C8F5ED8" w:rsidR="00E74838" w:rsidRPr="00E74838" w:rsidRDefault="00E74838" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8:00-8:15 am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A90FFC7" w14:textId="77777777" w:rsidR="00D744E5" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Daily Briefing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5596771A" w14:textId="77777777" w:rsidR="00E74838" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>provided</w:t>
+              <w:t>A brief summary</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the first day’s observations will be provided</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="382E7AD8" w14:textId="48C5568F" w:rsidR="00D744E5" w:rsidRDefault="00D744E5" w:rsidP="00D744E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A2B7061" w14:textId="53B93AEF" w:rsidR="00E74838" w:rsidRPr="00734744" w:rsidRDefault="00B30B26" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>As determined by the organization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A1F9B" w:rsidRPr="00662873" w14:paraId="60FE63CC" w14:textId="77777777" w:rsidTr="00E74838">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE70373" w14:textId="07320F60" w:rsidR="007A1F9B" w:rsidRDefault="007A1F9B" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8:15-9:30 pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="129CAF2D" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System Tracer–Data Use Session </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FF908DF" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FD61D58" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss how data is used by program to track performance and improve practice and/or outcomes of care </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="443073A3" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11D116AC" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discuss selected performance measures, including: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D5F91E3" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Selection process </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="766C7D4A" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Aspects of care and services and outcomes that measures address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B0F7931" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Data collection processes (Four months of data for initial certification and 12 months of data for recertification) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA929A3" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- How </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> data reliability and validity conducted?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03AF2E15" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Reporting and presentation of data </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72878343" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRPr="00662873" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Improvement opportunities discovered through data analysis </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53C3A4EA" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Improvements that have already been implemented or are planned based on performance measurement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139A7D5A" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRDefault="007A1F9B" w:rsidP="007A1F9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Discuss p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>atient satisfaction data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, including improvements</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00662873">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> based on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">feedback </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="657C0188" w14:textId="77777777" w:rsidR="007A1F9B" w:rsidRDefault="007A1F9B" w:rsidP="00D744E5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6153A56E" w14:textId="76C5C4A4" w:rsidR="007A1F9B" w:rsidRDefault="00653C7C" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Interdisciplinary team and those involved in performance improvement activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B867F4" w:rsidRPr="00662873" w14:paraId="066DA372" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E211CA8" w14:textId="767220EF" w:rsidR="00B867F4" w:rsidRDefault="00D62C02" w:rsidP="00D04706">
+          <w:p w14:paraId="0E211CA8" w14:textId="55A5CA70" w:rsidR="00B867F4" w:rsidRDefault="00653C7C" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>8:15</w:t>
+              <w:t>9:30</w:t>
             </w:r>
             <w:r w:rsidR="00DD797B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> am</w:t>
             </w:r>
             <w:r w:rsidR="00B867F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
-            <w:r w:rsidR="00DD797B">
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B867F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="004157C1">
-[...4 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00B867F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">0 </w:t>
             </w:r>
-            <w:r w:rsidR="00DD797B">
-[...4 lines deleted...]
-              <w:t>p</w:t>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00B867F4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D0D2600" w14:textId="77777777" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
@@ -1961,629 +2220,280 @@
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> that can facilitate tracer activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B867F4" w:rsidRPr="00662873" w14:paraId="0CF55343" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66FE239D" w14:textId="0A0C0327" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
+          <w:p w14:paraId="66FE239D" w14:textId="63492EE8" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00DD797B">
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> am</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r w:rsidR="004157C1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="004157C1">
+            <w:r w:rsidR="00290C23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B1FD1C7" w14:textId="77777777" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="3EA928A9" w14:textId="01A53CF2" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A89A113" w14:textId="77777777" w:rsidR="00B867F4" w:rsidRDefault="00B867F4" w:rsidP="00D04706">
-            <w:pPr>
-[...370 lines deleted...]
-          <w:p w14:paraId="45AE2A26" w14:textId="77777777" w:rsidR="00556E84" w:rsidRDefault="00556E84" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="5E5C080A" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57E01782" w14:textId="3D18381D" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="004157C1" w:rsidP="00D04706">
+          <w:p w14:paraId="57E01782" w14:textId="7E14309A" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="004157C1" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
+            <w:r w:rsidR="00B05880">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0-</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00B05880">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00D04706" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -2638,124 +2548,97 @@
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>raining process for program</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="405F5636" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for assessing competence of practitioners and team </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Methods for assessing competence of practitioners and team members</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="247B2B1D" w14:textId="23CD6520" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inservice and other education and training activities provided to program team </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Inservice and other education and training activities provided to program team members</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00EF35FB" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73F68F69" w14:textId="2B0771E4" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>members</w:t>
-[...35 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Review of at least one file per discipline of those staff involved in the program</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="54E895F2" w14:textId="77777777" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79CD5262" w14:textId="7DBABB05" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="008A2730" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
@@ -2802,61 +2685,52 @@
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DEA Licensure</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3563527F" w14:textId="377528F3" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Most recent reappointment </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Most recent reappointment letter</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="24B0B557" w14:textId="133E6A6A" w:rsidR="007F2410" w:rsidRPr="00662873" w:rsidRDefault="007F2410" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Board certification</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E609C17" w14:textId="3C90DBFF" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
@@ -3264,106 +3138,106 @@
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Human Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="09AAEBA6" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="433CCF55" w14:textId="768BF2A7" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="004157C1" w:rsidP="00D04706">
+          <w:p w14:paraId="433CCF55" w14:textId="55FAA89E" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00B05880" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00290C23">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00D04706" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
@@ -3488,94 +3362,74 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Improvement (RFIs)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65E18215" w14:textId="77777777" w:rsidR="00F17E93" w:rsidRPr="00A923EA" w:rsidRDefault="00F17E93" w:rsidP="00F17E93">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">What made the review meaningful to the </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>What made the review meaningful to the team</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="17485A11" w14:textId="77777777" w:rsidR="00F17E93" w:rsidRPr="00A923EA" w:rsidRDefault="00F17E93" w:rsidP="00F17E93">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sharing best practices to inspire quality improvement and/or </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Sharing best practices to inspire quality improvement and/or outcomes</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4DB3EA02" w14:textId="77777777" w:rsidR="00F17E93" w:rsidRPr="00A923EA" w:rsidRDefault="00F17E93" w:rsidP="00F17E93">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A923EA">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Educative activities of value to the program (i.e., knowledge sharing related to CPGs or the latest scientific breakthroughs) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A253289" w14:textId="77777777" w:rsidR="00F17E93" w:rsidRPr="00A923EA" w:rsidRDefault="00F17E93" w:rsidP="00F17E93">
             <w:pPr>
@@ -3659,99 +3513,113 @@
             <w:r w:rsidRPr="002322EC">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Others at Program’s discretion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="1BE4CD77" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D009344" w14:textId="116D412D" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00773AA3" w:rsidP="00D04706">
+          <w:p w14:paraId="0D009344" w14:textId="137E6506" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00290C23" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B05880">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="004157C1">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0-</w:t>
-[...13 lines deleted...]
-              <w:t>:00</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00D04706" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="454DF011" w14:textId="0458FE5D" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
@@ -3794,85 +3662,113 @@
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D04706" w:rsidRPr="00662873" w14:paraId="163B81C0" w14:textId="77777777" w:rsidTr="002F0998">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2448" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BD2E095" w14:textId="0C53940A" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00773AA3" w:rsidP="00D04706">
+          <w:p w14:paraId="5BD2E095" w14:textId="4E8968B3" w:rsidR="00D04706" w:rsidRPr="00662873" w:rsidRDefault="00B05880" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:00-</w:t>
-[...6 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00DB59B2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:30</w:t>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00290C23">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB59B2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00D04706" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BD8C345" w14:textId="77777777" w:rsidR="00D04706" w:rsidRDefault="00D04706" w:rsidP="00D04706">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
@@ -3999,206 +3895,178 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="337D5E1B" w14:textId="04AE5081" w:rsidR="00DF710E" w:rsidRPr="00DF710E" w:rsidRDefault="00DF710E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DF710E" w:rsidRPr="00DF710E" w:rsidSect="00A7297D">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F40D0AD" w14:textId="77777777" w:rsidR="006E11CE" w:rsidRDefault="006E11CE" w:rsidP="006E11CE">
+    <w:p w14:paraId="765C81CF" w14:textId="77777777" w:rsidR="00A76D37" w:rsidRDefault="00A76D37" w:rsidP="006E11CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="722A0889" w14:textId="77777777" w:rsidR="006E11CE" w:rsidRDefault="006E11CE" w:rsidP="006E11CE">
+    <w:p w14:paraId="78D0BC87" w14:textId="77777777" w:rsidR="00A76D37" w:rsidRDefault="00A76D37" w:rsidP="006E11CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="454FFDD6" w14:textId="162E72B6" w:rsidR="006E11CE" w:rsidRDefault="006E11CE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the </w:t>
-[...27 lines deleted...]
-      <w:t xml:space="preserve"> and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
+      <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the recording and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67C985F7" w14:textId="77777777" w:rsidR="006E11CE" w:rsidRDefault="006E11CE" w:rsidP="006E11CE">
+    <w:p w14:paraId="24A8E18D" w14:textId="77777777" w:rsidR="00A76D37" w:rsidRDefault="00A76D37" w:rsidP="006E11CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ED58325" w14:textId="77777777" w:rsidR="006E11CE" w:rsidRDefault="006E11CE" w:rsidP="006E11CE">
+    <w:p w14:paraId="56621ADD" w14:textId="77777777" w:rsidR="00A76D37" w:rsidRDefault="00A76D37" w:rsidP="006E11CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135839CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="72C8D18E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5435,250 +5303,258 @@
   <w:num w:numId="5" w16cid:durableId="643462447">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1482312745">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1110466391">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="740104754">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="914241509">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1320688770">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1581478325">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC59D8"/>
     <w:rsid w:val="00000902"/>
     <w:rsid w:val="00016398"/>
     <w:rsid w:val="0001720A"/>
+    <w:rsid w:val="000237D1"/>
     <w:rsid w:val="00045113"/>
     <w:rsid w:val="0004538E"/>
     <w:rsid w:val="00046A3E"/>
     <w:rsid w:val="0005275D"/>
     <w:rsid w:val="00075266"/>
     <w:rsid w:val="00083890"/>
     <w:rsid w:val="000928D2"/>
     <w:rsid w:val="000945C1"/>
     <w:rsid w:val="0009645F"/>
     <w:rsid w:val="000A259E"/>
     <w:rsid w:val="000A4B2F"/>
     <w:rsid w:val="000A4EFE"/>
     <w:rsid w:val="000A6843"/>
     <w:rsid w:val="000B17B7"/>
     <w:rsid w:val="000C7A6B"/>
     <w:rsid w:val="000E032A"/>
     <w:rsid w:val="000E7C7D"/>
     <w:rsid w:val="000F428A"/>
     <w:rsid w:val="00102814"/>
     <w:rsid w:val="001069C3"/>
     <w:rsid w:val="00111D06"/>
     <w:rsid w:val="00114899"/>
     <w:rsid w:val="0011560A"/>
     <w:rsid w:val="001247A6"/>
     <w:rsid w:val="001257A9"/>
     <w:rsid w:val="00130F59"/>
     <w:rsid w:val="001321DB"/>
     <w:rsid w:val="00136AB2"/>
     <w:rsid w:val="00142329"/>
     <w:rsid w:val="00143A37"/>
     <w:rsid w:val="00146CCE"/>
     <w:rsid w:val="001560A6"/>
     <w:rsid w:val="001613CA"/>
     <w:rsid w:val="00180067"/>
     <w:rsid w:val="001864C1"/>
     <w:rsid w:val="00193A2A"/>
     <w:rsid w:val="001B17C4"/>
     <w:rsid w:val="001B6860"/>
     <w:rsid w:val="001D3A62"/>
     <w:rsid w:val="001D45C1"/>
     <w:rsid w:val="001E32F4"/>
     <w:rsid w:val="001E4334"/>
     <w:rsid w:val="001E716B"/>
     <w:rsid w:val="001F25A9"/>
     <w:rsid w:val="001F2917"/>
     <w:rsid w:val="001F4289"/>
     <w:rsid w:val="001F7F21"/>
     <w:rsid w:val="002143FF"/>
     <w:rsid w:val="00222735"/>
     <w:rsid w:val="00226DD2"/>
+    <w:rsid w:val="00227909"/>
     <w:rsid w:val="002322EC"/>
     <w:rsid w:val="00240C37"/>
     <w:rsid w:val="00240E13"/>
     <w:rsid w:val="00244C60"/>
     <w:rsid w:val="00250C6A"/>
     <w:rsid w:val="00260CA3"/>
     <w:rsid w:val="00261B99"/>
     <w:rsid w:val="0026787D"/>
     <w:rsid w:val="0028068A"/>
     <w:rsid w:val="0028253A"/>
     <w:rsid w:val="00290B64"/>
+    <w:rsid w:val="00290C23"/>
     <w:rsid w:val="0029765F"/>
     <w:rsid w:val="002B1C5B"/>
     <w:rsid w:val="002C1026"/>
     <w:rsid w:val="002C14B6"/>
     <w:rsid w:val="002C2E46"/>
     <w:rsid w:val="002C3DA6"/>
     <w:rsid w:val="002D2809"/>
     <w:rsid w:val="002D41B1"/>
     <w:rsid w:val="002E3965"/>
     <w:rsid w:val="002E50EC"/>
     <w:rsid w:val="002F0998"/>
     <w:rsid w:val="0031631C"/>
     <w:rsid w:val="00336347"/>
     <w:rsid w:val="00346526"/>
     <w:rsid w:val="00352E03"/>
     <w:rsid w:val="003615B7"/>
     <w:rsid w:val="00372908"/>
     <w:rsid w:val="00387646"/>
     <w:rsid w:val="00391A62"/>
     <w:rsid w:val="003A0EAE"/>
     <w:rsid w:val="003A43E8"/>
     <w:rsid w:val="003B14B4"/>
     <w:rsid w:val="003B3D10"/>
     <w:rsid w:val="003B68E7"/>
     <w:rsid w:val="003B7036"/>
     <w:rsid w:val="003B7ECF"/>
     <w:rsid w:val="003C2735"/>
     <w:rsid w:val="003C4B59"/>
     <w:rsid w:val="003E7DBA"/>
     <w:rsid w:val="003F0C5E"/>
     <w:rsid w:val="003F1C68"/>
     <w:rsid w:val="004036BA"/>
     <w:rsid w:val="00412329"/>
     <w:rsid w:val="004157C1"/>
     <w:rsid w:val="0041693F"/>
+    <w:rsid w:val="00435567"/>
     <w:rsid w:val="00437BAA"/>
     <w:rsid w:val="0044115B"/>
     <w:rsid w:val="004423B9"/>
     <w:rsid w:val="00445E9C"/>
     <w:rsid w:val="00464A57"/>
     <w:rsid w:val="00471B07"/>
     <w:rsid w:val="004859FE"/>
     <w:rsid w:val="004A113E"/>
     <w:rsid w:val="004A1DE0"/>
     <w:rsid w:val="004A6477"/>
     <w:rsid w:val="004B096E"/>
     <w:rsid w:val="004C1FBB"/>
+    <w:rsid w:val="004D1D1A"/>
     <w:rsid w:val="004E723B"/>
     <w:rsid w:val="004F2990"/>
     <w:rsid w:val="0052355C"/>
     <w:rsid w:val="005247B6"/>
     <w:rsid w:val="005249D7"/>
     <w:rsid w:val="005270E5"/>
     <w:rsid w:val="00537D92"/>
     <w:rsid w:val="005453FF"/>
     <w:rsid w:val="00546B71"/>
     <w:rsid w:val="00550A76"/>
     <w:rsid w:val="00554015"/>
     <w:rsid w:val="00556E84"/>
     <w:rsid w:val="0057351E"/>
     <w:rsid w:val="005818A8"/>
     <w:rsid w:val="00587265"/>
     <w:rsid w:val="00593FCD"/>
     <w:rsid w:val="00595969"/>
     <w:rsid w:val="0059677B"/>
     <w:rsid w:val="005B07BA"/>
     <w:rsid w:val="005E179A"/>
     <w:rsid w:val="005E7189"/>
     <w:rsid w:val="005F4C7E"/>
     <w:rsid w:val="005F553A"/>
     <w:rsid w:val="005F713F"/>
     <w:rsid w:val="006024DA"/>
     <w:rsid w:val="006047D8"/>
     <w:rsid w:val="00613E4A"/>
     <w:rsid w:val="0061425C"/>
     <w:rsid w:val="0063041E"/>
     <w:rsid w:val="006378B5"/>
     <w:rsid w:val="006402E4"/>
     <w:rsid w:val="006417F8"/>
+    <w:rsid w:val="00653C7C"/>
     <w:rsid w:val="0065580C"/>
     <w:rsid w:val="00662873"/>
     <w:rsid w:val="00667D34"/>
     <w:rsid w:val="006757B3"/>
+    <w:rsid w:val="0069327E"/>
     <w:rsid w:val="00693D82"/>
     <w:rsid w:val="006A2EAC"/>
     <w:rsid w:val="006B58F6"/>
     <w:rsid w:val="006B73A1"/>
     <w:rsid w:val="006C0860"/>
     <w:rsid w:val="006C7CBF"/>
     <w:rsid w:val="006D0779"/>
     <w:rsid w:val="006D3625"/>
     <w:rsid w:val="006D43BE"/>
     <w:rsid w:val="006D5F02"/>
     <w:rsid w:val="006D7FA2"/>
     <w:rsid w:val="006E11CE"/>
     <w:rsid w:val="006E31C1"/>
     <w:rsid w:val="006F2A6A"/>
     <w:rsid w:val="00714551"/>
     <w:rsid w:val="0071508B"/>
     <w:rsid w:val="00734744"/>
     <w:rsid w:val="00734DA2"/>
     <w:rsid w:val="007362C8"/>
     <w:rsid w:val="00750760"/>
     <w:rsid w:val="007518CB"/>
     <w:rsid w:val="00755DED"/>
     <w:rsid w:val="00755ED4"/>
     <w:rsid w:val="0075656A"/>
     <w:rsid w:val="00773AA3"/>
     <w:rsid w:val="007909EF"/>
     <w:rsid w:val="007942C2"/>
     <w:rsid w:val="00797813"/>
     <w:rsid w:val="007A114F"/>
     <w:rsid w:val="007A12D2"/>
+    <w:rsid w:val="007A1F9B"/>
     <w:rsid w:val="007A3693"/>
     <w:rsid w:val="007B2082"/>
     <w:rsid w:val="007B615F"/>
     <w:rsid w:val="007D05B6"/>
     <w:rsid w:val="007F2410"/>
     <w:rsid w:val="0080164F"/>
     <w:rsid w:val="00805302"/>
     <w:rsid w:val="00821ACB"/>
     <w:rsid w:val="00825C25"/>
     <w:rsid w:val="00831302"/>
     <w:rsid w:val="008321B8"/>
     <w:rsid w:val="008349EE"/>
     <w:rsid w:val="008501FC"/>
     <w:rsid w:val="00850AEF"/>
     <w:rsid w:val="00851FB4"/>
     <w:rsid w:val="008651B0"/>
     <w:rsid w:val="00875CFC"/>
     <w:rsid w:val="008763F0"/>
     <w:rsid w:val="00877512"/>
     <w:rsid w:val="0088107E"/>
     <w:rsid w:val="00881FAD"/>
     <w:rsid w:val="00893C72"/>
     <w:rsid w:val="00894473"/>
     <w:rsid w:val="008A2730"/>
     <w:rsid w:val="008B22AD"/>
@@ -5690,110 +5566,115 @@
     <w:rsid w:val="00904CEB"/>
     <w:rsid w:val="00911FA7"/>
     <w:rsid w:val="0092273C"/>
     <w:rsid w:val="00932CBD"/>
     <w:rsid w:val="00956649"/>
     <w:rsid w:val="00960762"/>
     <w:rsid w:val="0096122F"/>
     <w:rsid w:val="009644C1"/>
     <w:rsid w:val="00977011"/>
     <w:rsid w:val="0097743C"/>
     <w:rsid w:val="009776BF"/>
     <w:rsid w:val="00980845"/>
     <w:rsid w:val="00990286"/>
     <w:rsid w:val="009A1799"/>
     <w:rsid w:val="009E3798"/>
     <w:rsid w:val="00A02B9C"/>
     <w:rsid w:val="00A0772A"/>
     <w:rsid w:val="00A12CD6"/>
     <w:rsid w:val="00A30434"/>
     <w:rsid w:val="00A3734B"/>
     <w:rsid w:val="00A40DF1"/>
     <w:rsid w:val="00A61770"/>
     <w:rsid w:val="00A632A8"/>
     <w:rsid w:val="00A7283C"/>
     <w:rsid w:val="00A7297D"/>
+    <w:rsid w:val="00A76D37"/>
     <w:rsid w:val="00A82BD2"/>
     <w:rsid w:val="00A85D53"/>
     <w:rsid w:val="00A93502"/>
     <w:rsid w:val="00A957BC"/>
     <w:rsid w:val="00AB3EBC"/>
     <w:rsid w:val="00AB59FE"/>
     <w:rsid w:val="00AC00AA"/>
     <w:rsid w:val="00AC59D8"/>
     <w:rsid w:val="00AD39C3"/>
     <w:rsid w:val="00AE362C"/>
     <w:rsid w:val="00AF5FC3"/>
     <w:rsid w:val="00AF785A"/>
     <w:rsid w:val="00B0335A"/>
+    <w:rsid w:val="00B05880"/>
     <w:rsid w:val="00B05A0A"/>
     <w:rsid w:val="00B06357"/>
     <w:rsid w:val="00B06BE3"/>
     <w:rsid w:val="00B10BF9"/>
     <w:rsid w:val="00B136DF"/>
     <w:rsid w:val="00B14DB7"/>
     <w:rsid w:val="00B15083"/>
     <w:rsid w:val="00B30B26"/>
     <w:rsid w:val="00B50837"/>
     <w:rsid w:val="00B64900"/>
     <w:rsid w:val="00B65050"/>
     <w:rsid w:val="00B669F9"/>
     <w:rsid w:val="00B75EB4"/>
+    <w:rsid w:val="00B81FB4"/>
     <w:rsid w:val="00B867F4"/>
     <w:rsid w:val="00B87B57"/>
     <w:rsid w:val="00B92C73"/>
     <w:rsid w:val="00BA00CF"/>
     <w:rsid w:val="00BB012D"/>
     <w:rsid w:val="00BB2503"/>
     <w:rsid w:val="00BB44CF"/>
     <w:rsid w:val="00BB4ECF"/>
     <w:rsid w:val="00BB6D40"/>
     <w:rsid w:val="00BB77EC"/>
     <w:rsid w:val="00BC3F8C"/>
     <w:rsid w:val="00BC69C1"/>
     <w:rsid w:val="00BD5C7C"/>
     <w:rsid w:val="00BD7B8A"/>
     <w:rsid w:val="00BE0526"/>
+    <w:rsid w:val="00BE077E"/>
     <w:rsid w:val="00C04A10"/>
     <w:rsid w:val="00C212E9"/>
     <w:rsid w:val="00C27446"/>
     <w:rsid w:val="00C35926"/>
     <w:rsid w:val="00C674FE"/>
     <w:rsid w:val="00C72102"/>
     <w:rsid w:val="00C75483"/>
     <w:rsid w:val="00C80E4D"/>
     <w:rsid w:val="00C86624"/>
     <w:rsid w:val="00C90EEE"/>
     <w:rsid w:val="00C92074"/>
     <w:rsid w:val="00CB2E93"/>
     <w:rsid w:val="00CB7ED8"/>
     <w:rsid w:val="00CE00AE"/>
     <w:rsid w:val="00CF1216"/>
     <w:rsid w:val="00CF3240"/>
     <w:rsid w:val="00CF491C"/>
     <w:rsid w:val="00D02615"/>
     <w:rsid w:val="00D04706"/>
+    <w:rsid w:val="00D174DA"/>
     <w:rsid w:val="00D2117C"/>
     <w:rsid w:val="00D31C07"/>
     <w:rsid w:val="00D40F49"/>
     <w:rsid w:val="00D47AB1"/>
     <w:rsid w:val="00D57507"/>
     <w:rsid w:val="00D62C02"/>
     <w:rsid w:val="00D744E5"/>
     <w:rsid w:val="00D85F46"/>
     <w:rsid w:val="00D96976"/>
     <w:rsid w:val="00DB251B"/>
     <w:rsid w:val="00DB332D"/>
     <w:rsid w:val="00DB4B05"/>
     <w:rsid w:val="00DB59B2"/>
     <w:rsid w:val="00DD7787"/>
     <w:rsid w:val="00DD797B"/>
     <w:rsid w:val="00DE11C5"/>
     <w:rsid w:val="00DF189D"/>
     <w:rsid w:val="00DF710E"/>
     <w:rsid w:val="00E03ED4"/>
     <w:rsid w:val="00E44B28"/>
     <w:rsid w:val="00E60173"/>
     <w:rsid w:val="00E73AED"/>
     <w:rsid w:val="00E74838"/>
     <w:rsid w:val="00E87405"/>
     <w:rsid w:val="00E919F3"/>
@@ -5839,51 +5720,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65DA4D6A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5833AD88-2474-42EE-AA47-E03752360668}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6364,51 +6245,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E11CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006E11CE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30497934">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="127094672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7365,62 +7246,62 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B1328C1A1441A84FB0AD9BEAEC249598" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e2c7d3ee339ac9b33084e3f5357f0fc5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b05d82d297216baf5b26c55225140df">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -7494,119 +7375,118 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B844B58F-A267-4830-ACA5-37553C6CAEF3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55C9901-6530-4A16-AFCE-6F9790256324}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55C9901-6530-4A16-AFCE-6F9790256324}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B844B58F-A267-4830-ACA5-37553C6CAEF3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6874617A-A977-4CC1-A5B7-EB3741BE5D25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" enabled="0" method="" siteId="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>677</Words>
-  <Characters>3861</Characters>
+  <Words>634</Words>
+  <Characters>3977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>215</Lines>
+  <Paragraphs>108</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4529</CharactersWithSpaces>
+  <CharactersWithSpaces>4562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donohue, Doreen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100B1328C1A1441A84FB0AD9BEAEC249598</vt:lpwstr>
   </property>