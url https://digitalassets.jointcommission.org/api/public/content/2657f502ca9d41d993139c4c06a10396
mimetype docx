--- v0 (2025-11-04)
+++ v1 (2026-05-01)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65778818" w14:textId="38417FA3" w:rsidR="00662873" w:rsidRDefault="004B096E" w:rsidP="000570C2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Disease Specific Care</w:t>
       </w:r>
       <w:r w:rsidR="000570C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -95,66 +96,87 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="00D047CC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Perinatal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C73BE4" w14:textId="6971AA1C" w:rsidR="00805302" w:rsidRDefault="000570C2" w:rsidP="000570C2">
+    <w:p w14:paraId="31C73BE4" w14:textId="56E21823" w:rsidR="00805302" w:rsidRDefault="000570C2" w:rsidP="000570C2">
       <w:pPr>
         <w:spacing w:line="297" w:lineRule="auto"/>
         <w:ind w:right="320"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>One or More Reviewers for Two Days</w:t>
+        <w:t xml:space="preserve">One Reviewer for </w:t>
+      </w:r>
+      <w:r w:rsidR="0030351A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">wo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D8D6A0" w14:textId="5F4833F0" w:rsidR="00BD5C7C" w:rsidRPr="00E95DA3" w:rsidRDefault="00BD5C7C" w:rsidP="009644C1">
       <w:pPr>
         <w:spacing w:line="297" w:lineRule="auto"/>
         <w:ind w:right="320"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95DA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the </w:t>
       </w:r>
       <w:r w:rsidR="00E54202">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Perinatal</w:t>
       </w:r>
@@ -180,92 +202,90 @@
         <w:t>additional information. All times are local</w:t>
       </w:r>
       <w:r w:rsidRPr="00E95DA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9648" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1998"/>
-        <w:gridCol w:w="2520"/>
-        <w:gridCol w:w="2520"/>
+        <w:gridCol w:w="5040"/>
         <w:gridCol w:w="2610"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC59D8" w14:paraId="6CFB35AF" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="386A625E" w14:textId="728ECA91" w:rsidR="00AC59D8" w:rsidRDefault="002C7271">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7271">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date/Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="644C8304" w14:textId="77777777" w:rsidR="00AC59D8" w:rsidRDefault="00AC59D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
@@ -310,94 +330,100 @@
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04B01728" w14:textId="245A7DBF" w:rsidR="00A53085" w:rsidRDefault="00A53085" w:rsidP="00A957BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Review Day 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63802F09" w14:textId="673FEABB" w:rsidR="00AC59D8" w:rsidRDefault="00A53085" w:rsidP="00A957BC">
-[...12 lines deleted...]
-              <w:t>8:00-</w:t>
+          <w:p w14:paraId="63802F09" w14:textId="60CD8927" w:rsidR="00AC59D8" w:rsidRDefault="00A53085" w:rsidP="00A957BC">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:r w:rsidR="00EA4CF8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9:30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> am</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C4772AE" w14:textId="3132173E" w:rsidR="00202F45" w:rsidRPr="00662873" w:rsidRDefault="00202F45" w:rsidP="00A957BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43B99FCD" w14:textId="476F8964" w:rsidR="00F03252" w:rsidRDefault="007362C8" w:rsidP="007362C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Opening Conferenc</w:t>
             </w:r>
             <w:r w:rsidR="00E87405" w:rsidRPr="00662873">
@@ -450,107 +476,98 @@
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="007362C8" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and introduction</w:t>
             </w:r>
             <w:r w:rsidR="00904447" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from reviewers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28983AA6" w14:textId="2804B315" w:rsidR="007362C8" w:rsidRPr="00662873" w:rsidRDefault="007362C8" w:rsidP="0096122F">
+          <w:p w14:paraId="19307F53" w14:textId="4DAE633B" w:rsidR="007362C8" w:rsidRPr="00BE3492" w:rsidRDefault="007362C8" w:rsidP="007362C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00904447" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ntroduction of </w:t>
             </w:r>
             <w:r w:rsidR="005B2DBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Center</w:t>
             </w:r>
             <w:r w:rsidR="00904447" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19307F53" w14:textId="77777777" w:rsidR="007362C8" w:rsidRPr="00662873" w:rsidRDefault="007362C8" w:rsidP="007362C8">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="74914C52" w14:textId="10AEC248" w:rsidR="007362C8" w:rsidRPr="00662873" w:rsidRDefault="007362C8" w:rsidP="007362C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Orientation</w:t>
             </w:r>
             <w:r w:rsidR="001247A6" w:rsidRPr="00662873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
@@ -651,61 +668,52 @@
           </w:p>
           <w:p w14:paraId="102632BE" w14:textId="2981C88D" w:rsidR="005B2DBD" w:rsidRDefault="00A056D2" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
             <w:r w:rsidR="005B2DBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> philosophy</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2C4A655E" w14:textId="0D84B363" w:rsidR="005B2DBD" w:rsidRDefault="005B2DBD" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Patient population and community demographics</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36E284FA" w14:textId="0AEBAB8F" w:rsidR="005B2DBD" w:rsidRDefault="00A056D2" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
@@ -721,61 +729,52 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Program </w:t>
             </w:r>
             <w:r w:rsidR="005B2DBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>leadership, responsibilities</w:t>
             </w:r>
             <w:r w:rsidR="00687B8B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="005B2DBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> and accountabilities</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="63FE8684" w14:textId="606F895B" w:rsidR="005B2DBD" w:rsidRDefault="005B2DBD" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interdisciplinary team composition and responsibilities</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31F54EB6" w14:textId="430FFAF9" w:rsidR="005B2DBD" w:rsidRDefault="005B2DBD" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
@@ -817,61 +816,52 @@
           </w:p>
           <w:p w14:paraId="010CDFA2" w14:textId="4B1F7FF2" w:rsidR="00840326" w:rsidRDefault="00A056D2" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
             <w:r w:rsidR="00840326">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and organization integration, interaction and </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> and organization integration, interaction and collaboration</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="102D9472" w14:textId="7687A9B3" w:rsidR="005E1D64" w:rsidRDefault="005E1D64" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diversity, equity</w:t>
             </w:r>
             <w:r w:rsidR="007C07C6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -921,197 +911,152 @@
           </w:p>
           <w:p w14:paraId="07B9D38C" w14:textId="74FC5C1F" w:rsidR="00840326" w:rsidRDefault="00BB0CC7" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Program </w:t>
             </w:r>
             <w:r w:rsidR="00F53CED">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">team member selection—qualifications, orientation, training, ongoing education, and </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>team member selection—qualifications, orientation, training, ongoing education, and support</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="28161B2C" w14:textId="24832790" w:rsidR="00F53CED" w:rsidRDefault="007476A0" w:rsidP="00D02615">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Performance measures and measure threshold compliance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DFE5079" w14:textId="3D1B9A50" w:rsidR="00F53CED" w:rsidRPr="00662873" w:rsidRDefault="007476A0" w:rsidP="00D02615">
+          <w:p w14:paraId="27BEA8C3" w14:textId="57DC1D52" w:rsidR="007362C8" w:rsidRPr="00BE3492" w:rsidRDefault="007476A0" w:rsidP="007362C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early risk identification and managing the risk corresponding to the program’s </w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>Early risk identification and managing the risk corresponding to the program’s capabilities</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="43B383F9" w14:textId="4CD40EE1" w:rsidR="00AC59D8" w:rsidRDefault="00DC3E3E" w:rsidP="007362C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewers will end session with:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B5489D6" w14:textId="77777777" w:rsidR="001B5A13" w:rsidRDefault="00DC3E3E" w:rsidP="00DC3E3E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overview of agenda and objectives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4595A86E" w14:textId="77777777" w:rsidR="00DC3E3E" w:rsidRDefault="00DC3E3E" w:rsidP="00DC3E3E">
+          <w:p w14:paraId="5C078401" w14:textId="19B06433" w:rsidR="00F42486" w:rsidRPr="00BE3492" w:rsidRDefault="00DC3E3E" w:rsidP="008D4721">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue about what the reviewers can do to help make this a meaningful review for the </w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t>Dialogue about what the reviewers can do to help make this a meaningful review for the Center</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6293703A" w14:textId="1C895E6F" w:rsidR="006D7FA2" w:rsidRDefault="007476A0" w:rsidP="00A7283C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1137,62 +1082,52 @@
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program</w:t>
             </w:r>
             <w:r w:rsidR="008B29A4">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> clinical and administrative </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> clinical and administrative leadership</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="129B6FC8" w14:textId="7E6F8DB8" w:rsidR="008B29A4" w:rsidRPr="00662873" w:rsidRDefault="008B29A4" w:rsidP="00A7283C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Others at </w:t>
             </w:r>
             <w:r w:rsidR="00E5518B">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -1212,747 +1147,661 @@
           </w:p>
           <w:p w14:paraId="276011E0" w14:textId="6537E759" w:rsidR="00AC59D8" w:rsidRPr="00662873" w:rsidRDefault="00AC59D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B929C9" w14:paraId="3216E925" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67413611" w14:textId="5169A43F" w:rsidR="00B929C9" w:rsidRDefault="00EA4CF8" w:rsidP="00EA4CF8">
-[...12 lines deleted...]
-              <w:t>9:30-10:</w:t>
+          <w:p w14:paraId="67413611" w14:textId="5BCC507F" w:rsidR="00B929C9" w:rsidRDefault="00EA4CF8" w:rsidP="00EA4CF8">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9:30</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10:</w:t>
             </w:r>
             <w:r w:rsidR="00E5518B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">0 am </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C4E67F8" w14:textId="172D0322" w:rsidR="00B929C9" w:rsidRDefault="00B929C9" w:rsidP="007362C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Planning</w:t>
             </w:r>
             <w:r w:rsidR="00DC3E3E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Session</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A4E4310" w14:textId="77777777" w:rsidR="00DB70CB" w:rsidRDefault="00DB70CB" w:rsidP="00F03252">
-[...8 lines deleted...]
-          <w:p w14:paraId="76F7620B" w14:textId="2177D572" w:rsidR="00F03252" w:rsidRDefault="00F03252" w:rsidP="00F03252">
+          <w:p w14:paraId="12DDAAD1" w14:textId="77777777" w:rsidR="00BE3492" w:rsidRDefault="00F03252" w:rsidP="00BE3492">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please have the following information available for this session:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73D42921" w14:textId="04C98C76" w:rsidR="00F03252" w:rsidRDefault="00F03252" w:rsidP="00865F2A">
+          <w:p w14:paraId="73D42921" w14:textId="117A10A8" w:rsidR="00F03252" w:rsidRDefault="00F03252" w:rsidP="00BE3492">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A current list of patients </w:t>
+            </w:r>
+            <w:r w:rsidR="00865F2A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>in the program, both obstetric and newborn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78EEB749" w14:textId="6C88014E" w:rsidR="00865F2A" w:rsidRDefault="00865F2A" w:rsidP="00865F2A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-          <w:p w14:paraId="78EEB749" w14:textId="6C88014E" w:rsidR="00865F2A" w:rsidRDefault="00865F2A" w:rsidP="00865F2A">
+              <w:t>Performance improvement action plans</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A2FAAC7" w14:textId="16444B8A" w:rsidR="00865F2A" w:rsidRDefault="00865F2A" w:rsidP="00865F2A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Performance improvement action plans</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A2FAAC7" w14:textId="16444B8A" w:rsidR="00865F2A" w:rsidRDefault="00865F2A" w:rsidP="00865F2A">
+              <w:t>Order sets, care plans, as applicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3AD8C4" w14:textId="7950B28B" w:rsidR="00F03252" w:rsidRDefault="000861CA" w:rsidP="00F03252">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Order sets, care plans, as </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="2D3AD8C4" w14:textId="7950B28B" w:rsidR="00F03252" w:rsidRDefault="000861CA" w:rsidP="00F03252">
+              <w:lastRenderedPageBreak/>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00F03252">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>chedule for interdisciplinary team meetings or rounds on patients</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC40E34" w14:textId="60A5648B" w:rsidR="00F03252" w:rsidRPr="00BE3492" w:rsidRDefault="00865F2A" w:rsidP="00EA38DC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>S</w:t>
-[...56 lines deleted...]
-            </w:pPr>
+              <w:t>Program’s back-up schedule for perinatal services needed to meet the needs of the pregnant, postpartum, and newborn patients</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F174BD1" w14:textId="131994EF" w:rsidR="00F03252" w:rsidRPr="000C581A" w:rsidRDefault="00F03252" w:rsidP="00F03252">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Program representatives </w:t>
             </w:r>
             <w:r w:rsidR="00DC3E3E">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can facilitate patient selection and tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> can facilitate patient selection and tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3B61CD8A" w14:textId="77777777" w:rsidR="00B929C9" w:rsidRDefault="00B929C9" w:rsidP="00F03252">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC59D8" w:rsidRPr="00662873" w14:paraId="46DE23C5" w14:textId="77777777" w:rsidTr="00733F21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01BB5BE1" w14:textId="685D80C8" w:rsidR="00AC59D8" w:rsidRPr="00662873" w:rsidRDefault="00865448" w:rsidP="00A957BC">
+          <w:p w14:paraId="6BA5748F" w14:textId="49833EC7" w:rsidR="00A34041" w:rsidRDefault="00865448" w:rsidP="00A957BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10:</w:t>
             </w:r>
             <w:r w:rsidR="00F25331">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>0 am-12:</w:t>
-[...6 lines deleted...]
-              <w:t>0</w:t>
+              <w:t>0 am</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BB5BE1" w14:textId="7AFA26AB" w:rsidR="00AC59D8" w:rsidRPr="00662873" w:rsidRDefault="00865448" w:rsidP="00A957BC">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3492">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EF83655" w14:textId="77777777" w:rsidR="00AC59D8" w:rsidRDefault="00AC59D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Individual Tracer Activity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58FC7806" w14:textId="77777777" w:rsidR="00486623" w:rsidRDefault="00486623">
-[...24 lines deleted...]
-          <w:p w14:paraId="26FBEA95" w14:textId="0991FBE6" w:rsidR="001C1DB9" w:rsidRPr="00F65451" w:rsidRDefault="00D55E43" w:rsidP="00546C61">
+          <w:p w14:paraId="35471F4D" w14:textId="77777777" w:rsidR="00A34041" w:rsidRDefault="00C1529D" w:rsidP="00A34041">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracer activity begins where the patient is currently receiving care, treatment, and services. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26FBEA95" w14:textId="6614567E" w:rsidR="001C1DB9" w:rsidRPr="00F65451" w:rsidRDefault="00D55E43" w:rsidP="00A34041">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r w:rsidR="00F001FF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>cludes an in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">teractive review of patient records with staff actively working with the patient, including each patient’s course of care, treatment, and services from prenatal up to the present and anticipated for the future (postpartum and newborn care) </w:t>
+            </w:r>
+            <w:r w:rsidR="00F001FF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will be mapped. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37762A9E" w14:textId="6713D247" w:rsidR="000C7B34" w:rsidRDefault="00F001FF" w:rsidP="00546C61">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>In</w:t>
-[...23 lines deleted...]
-          <w:p w14:paraId="37762A9E" w14:textId="6713D247" w:rsidR="000C7B34" w:rsidRDefault="00F001FF" w:rsidP="00546C61">
+              <w:t>Continues with tracing each patient’s path, visiting different areas, speaking with program team members, and other organization staff caring for or encountered by the patient</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77270F95" w14:textId="77DE81F6" w:rsidR="00546C61" w:rsidRPr="00546C61" w:rsidRDefault="00546C61" w:rsidP="00546C61">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Defined perinatal continuum—areas, units, departments, programs, services—may include the labor and delivery unit, newborn nursery, operating room, PACU, emergency department, prenatal program, ultrasound, radiology, laboratory, and pharmacy services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2241C61A" w14:textId="5CB92FE8" w:rsidR="00B15503" w:rsidRDefault="00546C61" w:rsidP="00546C61">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continues with tracing each patient’s path, visiting different areas, speaking with program team members, and other organization staff caring for or encountered by the </w:t>
-[...58 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Includes a patient and family interview if they are willing to participate</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="47D631AF" w14:textId="77777777" w:rsidR="002F1F64" w:rsidRDefault="002F1F64" w:rsidP="002F1F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="411E9849" w14:textId="77777777" w:rsidR="002F1F64" w:rsidRDefault="00546C61" w:rsidP="002F1F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">At the continuation of each tracer, the reviewer will </w:t>
             </w:r>
             <w:r w:rsidR="002F1F64">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>communicate to the program leaders and care providers:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ED4B56A" w14:textId="77777777" w:rsidR="002F1F64" w:rsidRDefault="002F1F64" w:rsidP="002F1F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Specific observations </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Specific observations made</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="14C0A0EF" w14:textId="77777777" w:rsidR="002F1F64" w:rsidRDefault="002F1F64" w:rsidP="002F1F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issues that will continue to be explored in other tracer </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Issues that will continue to be explored in other tracer activities</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3740512B" w14:textId="77777777" w:rsidR="002F1F64" w:rsidRDefault="002F1F64" w:rsidP="002F1F64">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The need for additional records to verify standards compliance, confirm procedures, and validate </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="198829DA" w14:textId="62CB5222" w:rsidR="00B15503" w:rsidRPr="00546C61" w:rsidRDefault="002F1F64" w:rsidP="002F1F64">
+              <w:t>The need for additional records to verify standards compliance, confirm procedures, and validate practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC077AC" w14:textId="3E676A81" w:rsidR="00C3060F" w:rsidRPr="00BE3492" w:rsidRDefault="002F1F64" w:rsidP="00546C61">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Closed record reviews that may be necessary</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17577A71" w14:textId="5AD62878" w:rsidR="005F553A" w:rsidRPr="00662873" w:rsidRDefault="00893C72" w:rsidP="005F553A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
@@ -1968,331 +1817,321 @@
               </w:rPr>
               <w:t>es</w:t>
             </w:r>
             <w:r w:rsidR="005F553A" w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00871038">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r w:rsidR="005F553A" w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can facilitate tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> can facilitate tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="71BBA60D" w14:textId="395D059C" w:rsidR="00AC59D8" w:rsidRPr="00662873" w:rsidRDefault="00AC59D8" w:rsidP="0071508B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC59D8" w:rsidRPr="00662873" w14:paraId="7BE05EFE" w14:textId="77777777" w:rsidTr="00733F21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="189241C1" w14:textId="3E8315B7" w:rsidR="00AC59D8" w:rsidRPr="00662873" w:rsidRDefault="00AC59D8" w:rsidP="00A957BC">
+          <w:p w14:paraId="189241C1" w14:textId="057DF494" w:rsidR="00AC59D8" w:rsidRPr="00662873" w:rsidRDefault="00AC59D8" w:rsidP="00A957BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>12:</w:t>
             </w:r>
+            <w:r w:rsidR="00BE3492">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r w:rsidR="00CA6E09">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00</w:t>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>–1</w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...6 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>1:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3492">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00FE0DA1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> p</w:t>
             </w:r>
             <w:r w:rsidR="003B68E7" w:rsidRPr="00662873">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A864039" w14:textId="77777777" w:rsidR="00AC59D8" w:rsidRPr="00662873" w:rsidRDefault="00AC59D8">
+          <w:p w14:paraId="69472F7F" w14:textId="77777777" w:rsidR="001B5A13" w:rsidRDefault="00AC59D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="223D9E12" w14:textId="77777777" w:rsidR="00662873" w:rsidRDefault="00662873">
-[...10 lines deleted...]
-          <w:p w14:paraId="3DF158FD" w14:textId="3FF48275" w:rsidR="001B5A13" w:rsidRPr="00662873" w:rsidRDefault="001B5A13">
+          <w:p w14:paraId="3DF158FD" w14:textId="59696CE8" w:rsidR="00BE3492" w:rsidRPr="00662873" w:rsidRDefault="00BE3492">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EEFAD83" w14:textId="3C6B21B3" w:rsidR="00AC59D8" w:rsidRPr="00662873" w:rsidRDefault="00AC59D8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00024ECF" w:rsidRPr="00662873" w14:paraId="0A0502B8" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="748180C0" w14:textId="20436AC1" w:rsidR="00024ECF" w:rsidRPr="00662873" w:rsidRDefault="003B0D21" w:rsidP="00A957BC">
+          <w:p w14:paraId="748180C0" w14:textId="44D54D98" w:rsidR="00024ECF" w:rsidRPr="00662873" w:rsidRDefault="00BE3492" w:rsidP="00A957BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00CA6E09">
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="003B0D21">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00CA6E09">
-[...20 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="003B0D21">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="003B0D21">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00CA6E09">
-[...6 lines deleted...]
-            <w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="003B0D21">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4588CDE7" w14:textId="5834DCD4" w:rsidR="00FF3054" w:rsidRDefault="00FF3054" w:rsidP="00FF3054">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Individual Tracer Activity</w:t>
             </w:r>
             <w:r w:rsidR="005D5EFD">
@@ -2303,771 +2142,351 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (cont.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27353E3D" w14:textId="6B94E74B" w:rsidR="00FF3054" w:rsidRPr="00FF3054" w:rsidRDefault="00FF3054" w:rsidP="00865448">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40915502" w14:textId="2A94231F" w:rsidR="00FF3054" w:rsidRPr="00662873" w:rsidRDefault="00FF3054" w:rsidP="00FF3054">
+          <w:p w14:paraId="40A160A2" w14:textId="3C83DB52" w:rsidR="00C3060F" w:rsidRPr="00662873" w:rsidRDefault="00FF3054" w:rsidP="00662873">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program representatives</w:t>
             </w:r>
             <w:r w:rsidR="00304482">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00871038">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can facilitate tracer </w:t>
-[...426 lines deleted...]
-              <w:t xml:space="preserve"> and those involved in Performance Improvement</w:t>
+              <w:t xml:space="preserve"> can facilitate tracer activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF76AA" w:rsidRPr="00662873" w14:paraId="30579127" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49A8DB73" w14:textId="1505B513" w:rsidR="00CF76AA" w:rsidRDefault="00CF76AA" w:rsidP="00A957BC">
+          <w:p w14:paraId="49A8DB73" w14:textId="6B058E8E" w:rsidR="00CF76AA" w:rsidRDefault="00CF76AA" w:rsidP="00A957BC">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4:00</w:t>
             </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
             <w:r w:rsidR="00773DD0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-4:30 pm</w:t>
+              <w:t>4:30 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="415F9B41" w14:textId="77777777" w:rsidR="00055F8F" w:rsidRDefault="00773DD0" w:rsidP="00FF3054">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Team Meeting/Reviewer Planning Session</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3390AF" w14:textId="77777777" w:rsidR="00871038" w:rsidRDefault="00871038" w:rsidP="00FF3054">
+          <w:p w14:paraId="6DF7AE0E" w14:textId="2C0D6B73" w:rsidR="00D168C6" w:rsidRPr="00871038" w:rsidRDefault="00871038" w:rsidP="00FF3054">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussion will include </w:t>
             </w:r>
             <w:r w:rsidR="00D71572">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>accomplishments during</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Day One, and plans for </w:t>
             </w:r>
             <w:r w:rsidR="0059016E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Day Two</w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>Day Tw</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE3492">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34E409CB" w14:textId="22571A21" w:rsidR="00CF76AA" w:rsidRDefault="00F42C9B" w:rsidP="002668F3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program’s</w:t>
             </w:r>
             <w:r w:rsidR="00773DD0">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Joint Commission contact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69DFF8F4" w14:textId="27DDDA71" w:rsidR="001B5A13" w:rsidRPr="003304CE" w:rsidRDefault="002668F3" w:rsidP="003304CE">
+          <w:p w14:paraId="51DD42C6" w14:textId="6630597A" w:rsidR="00C3060F" w:rsidRPr="00BE3492" w:rsidRDefault="002668F3" w:rsidP="00BE3492">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Others requested by </w:t>
-[...21 lines deleted...]
-            </w:pPr>
+              <w:t>Others requested by reviewers</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5D9369B7" w14:textId="77777777" w:rsidR="00BE3492" w:rsidRDefault="00BE3492">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9648" w:type="dxa"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1998"/>
+        <w:gridCol w:w="5040"/>
+        <w:gridCol w:w="2610"/>
+      </w:tblGrid>
       <w:tr w:rsidR="00BA62FD" w:rsidRPr="00662873" w14:paraId="696DF434" w14:textId="77777777" w:rsidTr="00BA62FD">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0D3EC0" w14:textId="516BC28E" w:rsidR="00BA62FD" w:rsidRPr="002C7271" w:rsidRDefault="00BA62FD" w:rsidP="00BA62FD">
+          <w:p w14:paraId="2E0D3EC0" w14:textId="6188F106" w:rsidR="00BA62FD" w:rsidRPr="002C7271" w:rsidRDefault="00BA62FD" w:rsidP="00BA62FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7271">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="002C7271" w:rsidRPr="002C7271">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="4D2D175A" w14:textId="72C40E3C" w:rsidR="00BA62FD" w:rsidRDefault="00BA62FD" w:rsidP="00BA62FD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3115,86 +2534,98 @@
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13499B6B" w14:textId="7B653BC8" w:rsidR="00C3060F" w:rsidRDefault="00C3060F" w:rsidP="006012F6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Review Day 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="191B5214" w14:textId="0FD5FAD0" w:rsidR="001B0B65" w:rsidRPr="001B0B65" w:rsidRDefault="001B0B65" w:rsidP="006012F6">
-[...13 lines deleted...]
-              <w:t>8:00-8:</w:t>
+          <w:p w14:paraId="191B5214" w14:textId="4D07A974" w:rsidR="001B0B65" w:rsidRPr="00A34041" w:rsidRDefault="001B0B65" w:rsidP="006012F6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8:00</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8:</w:t>
             </w:r>
             <w:r w:rsidR="00F42C9B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="697CC1A9" w14:textId="77777777" w:rsidR="001B0B65" w:rsidRDefault="001B0B65" w:rsidP="00FF3054">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Daily Briefing</w:t>
@@ -3255,89 +2686,243 @@
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57B8CEFE" w14:textId="2DCA267E" w:rsidR="001B0B65" w:rsidRDefault="001B0B65" w:rsidP="001B0B65">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>As determined by the Center or organization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00464006" w:rsidRPr="00662873" w14:paraId="7F202750" w14:textId="77777777" w:rsidTr="003B0D21">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58CC5D4A" w14:textId="2B5B4719" w:rsidR="00464006" w:rsidRDefault="005C2070" w:rsidP="00A957BC">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8:30 – 9:30 am</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3323BD05" w14:textId="14340637" w:rsidR="00464006" w:rsidRPr="00662873" w:rsidRDefault="005C2070" w:rsidP="00F42C9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bereavement Tracer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D173A2F" w14:textId="706EA838" w:rsidR="00464006" w:rsidRDefault="00FA0C24" w:rsidP="00F42C9B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bereavement team members</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB2503" w:rsidRPr="00662873" w14:paraId="2E0E876C" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="69A91F65" w14:textId="036725E5" w:rsidR="00BB2503" w:rsidRPr="00662873" w:rsidRDefault="00F42C9B" w:rsidP="00A957BC">
-[...12 lines deleted...]
-              <w:t>8:30-11:30 am</w:t>
+          <w:p w14:paraId="69A91F65" w14:textId="6C19D1AD" w:rsidR="00BB2503" w:rsidRPr="00662873" w:rsidRDefault="00FA0C24" w:rsidP="00A957BC">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00F42C9B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:30</w:t>
+            </w:r>
+            <w:r w:rsidR="0042015A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> am</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0042015A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00A34041">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="0042015A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00F42C9B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B93031">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00F42C9B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>m</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AF066D4" w14:textId="77777777" w:rsidR="00F42C9B" w:rsidRDefault="00F42C9B" w:rsidP="00F42C9B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Individual Tracer Activity</w:t>
             </w:r>
             <w:r>
@@ -3371,1896 +2956,1780 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0344586F" w14:textId="77777777" w:rsidR="00F42C9B" w:rsidRPr="00662873" w:rsidRDefault="00F42C9B" w:rsidP="00F42C9B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Program representatives that</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can facilitate tracer </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> can facilitate tracer activity</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1339DE36" w14:textId="329E703B" w:rsidR="00BB2503" w:rsidRPr="00662873" w:rsidRDefault="00BB2503" w:rsidP="00662873">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F42C9B" w:rsidRPr="00662873" w14:paraId="17E628F4" w14:textId="77777777" w:rsidTr="003B0D21">
+      <w:tr w:rsidR="0042015A" w:rsidRPr="00662873" w14:paraId="68EED8BA" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DFE7027" w14:textId="6B0FC58F" w:rsidR="00F42C9B" w:rsidRDefault="00F42C9B" w:rsidP="00A957BC">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> am-12:00 pm</w:t>
+          <w:p w14:paraId="2A60AFCB" w14:textId="36B1BF21" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12:00 – 12:30 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EDB6E06" w14:textId="77777777" w:rsidR="00F42C9B" w:rsidRDefault="00F42C9B" w:rsidP="00F42C9B">
+          <w:p w14:paraId="6DEEDCA3" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reviewer Lunch</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05216E00" w14:textId="571AEBF8" w:rsidR="00C20CBE" w:rsidRPr="00662873" w:rsidRDefault="00C20CBE" w:rsidP="00F42C9B">
+          <w:p w14:paraId="5A44BFDC" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00662873" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E85A3B4" w14:textId="77777777" w:rsidR="00F42C9B" w:rsidRDefault="00F42C9B" w:rsidP="00F42C9B">
+          <w:p w14:paraId="1A812ED8" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5EFD" w:rsidRPr="00662873" w14:paraId="0237B9F9" w14:textId="77777777" w:rsidTr="003B0D21">
+      <w:tr w:rsidR="0042015A" w:rsidRPr="00662873" w14:paraId="0237B9F9" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="500C784A" w14:textId="2250C4B0" w:rsidR="005D5EFD" w:rsidRPr="00662873" w:rsidRDefault="00C20CBE" w:rsidP="0080164F">
-[...13 lines deleted...]
-              <w:t>12:00-1:30 pm</w:t>
+          <w:p w14:paraId="500C784A" w14:textId="69E0D921" w:rsidR="0042015A" w:rsidRPr="00662873" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12:30 am - 2:00 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="096F86C7" w14:textId="7980C167" w:rsidR="006113B7" w:rsidRPr="00C3060F" w:rsidRDefault="005D5EFD" w:rsidP="00C3060F">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00662873">
+          <w:p w14:paraId="69C2A113" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Individual Tracer Activity</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (cont.</w:t>
-[...12 lines deleted...]
-            </w:r>
+              <w:t>System Tracer—Data Use</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AAA386E" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Topics to be covered include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F43CEB2" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Members and responsibilities of the perinatal performance committee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075D4A60" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Performance improvement plan, including data analysis and priority setting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20FAF1D6" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program performance measurement and improvement activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561C519E" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Measure threshold criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1774010E" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Use of TJC perinatal care core performance measures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="585923B7" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Data collection related topics, including data monitoring, analysis and interpretation, and dissemination and transmission</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EBC1512" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other issues for discussion or follow up</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="171C05F4" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Patient and family evaluation of care, treatment, and services provided (i.e., patient satisfaction at the program level), and improvement activities related to their feedback</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55A1930F" w14:textId="32E505CB" w:rsidR="0042015A" w:rsidRPr="00BE3492" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE3492">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Recently implemented program improvements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="096F86C7" w14:textId="38D31BAC" w:rsidR="0042015A" w:rsidRPr="00C3060F" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7046641A" w14:textId="08E50876" w:rsidR="00870443" w:rsidRPr="00662873" w:rsidRDefault="00870443" w:rsidP="00870443">
+          <w:p w14:paraId="1692363F" w14:textId="1CEE2D96" w:rsidR="0042015A" w:rsidRPr="00662873" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Program representatives</w:t>
+              <w:t>Program Leaders, i</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00304482">
+              <w:t xml:space="preserve">nterdisciplinary </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>that</w:t>
+              <w:t>t</w:t>
             </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> can facilitate tracer </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>eam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>activity</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> and those involved in Performance Improvement </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE1ED7" w:rsidRPr="00662873" w14:paraId="550FCD74" w14:textId="77777777" w:rsidTr="0081310C">
+      <w:tr w:rsidR="0042015A" w:rsidRPr="00662873" w14:paraId="710BB832" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32A19CA6" w14:textId="082D9AE7" w:rsidR="00EE1ED7" w:rsidRDefault="00EE1ED7" w:rsidP="0080164F">
-[...12 lines deleted...]
-              <w:t>1:30-2:30 pm</w:t>
+          <w:p w14:paraId="35046418" w14:textId="2363E3FE" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2:00 – 3:00 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7010D0D1" w14:textId="77777777" w:rsidR="00EE1ED7" w:rsidRDefault="00EE1ED7" w:rsidP="005D5EFD">
+          <w:p w14:paraId="30DF7969" w14:textId="3AC4D640" w:rsidR="0042015A" w:rsidRDefault="00850FE6" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Education and Competence Assessment Process</w:t>
-[...27 lines deleted...]
-          <w:p w14:paraId="0513089F" w14:textId="77777777" w:rsidR="00CC2AA4" w:rsidRDefault="00CC2AA4" w:rsidP="00BA2519">
+              <w:t>Competence Assessment/Credentialing Process</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A65D9C8" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRPr="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="79C4CB18" w14:textId="77777777" w:rsidR="001B18B9" w:rsidRDefault="001B18B9" w:rsidP="00BA2519">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Orientation and training process for program</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560D40F0" w14:textId="581DFC4B" w:rsidR="00850FE6" w:rsidRPr="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3D14C455" w14:textId="77777777" w:rsidR="001B18B9" w:rsidRDefault="001B18B9" w:rsidP="00BA2519">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Methods for assessing competence of practitioners and team members</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4891D080" w14:textId="3D681E50" w:rsidR="00850FE6" w:rsidRPr="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="79CC9671" w14:textId="77777777" w:rsidR="001B18B9" w:rsidRDefault="00CE576E" w:rsidP="00BA2519">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inservice and other education and training activities provided to program team members</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8DFA5D" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="365FA057" w14:textId="2C5C1F6E" w:rsidR="0042015A" w:rsidRDefault="00850FE6" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Review of at least one file per discipline of those staff involved in the program</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="145AB475" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ACD4FC0" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provider Files </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E4A3B70" w14:textId="430E8387" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-          <w:p w14:paraId="21951B48" w14:textId="77777777" w:rsidR="00CE576E" w:rsidRDefault="00CE576E" w:rsidP="00BA2519">
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Licensure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77DC9F11" w14:textId="0BBA88EA" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-          <w:p w14:paraId="3998CB21" w14:textId="70CBDB72" w:rsidR="00BA2519" w:rsidRPr="00BA2519" w:rsidRDefault="00BA2519" w:rsidP="00BA2519">
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>DEA Licensure</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76AAC000" w14:textId="4DCF849E" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...59 lines deleted...]
-          <w:p w14:paraId="433ED6AD" w14:textId="77777777" w:rsidR="00EE1ED7" w:rsidRDefault="00D61BD7" w:rsidP="005D5EFD">
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Most recent reappointment letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D17F5B4" w14:textId="19346C89" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Board certification</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76372469" w14:textId="5326C449" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Privileges and applicable supporting documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224E7986" w14:textId="4DCAF99F" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>OPPE or FPPE (two most recent, as applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="201AA251" w14:textId="1ED071BA" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CME or attestation for CME</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66AD503F" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="073CD124" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff Files </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753E2AEA" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individuals responsible for Program Education </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17C28308" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medical Staff Office Personnel </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A41CAE9" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Human Resources</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A1B373" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Licensure (if applicable) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFD56AF" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certification (if applicable) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05F82804" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Job description </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68AC639E" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Most recent performance evaluation </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E518562" w14:textId="77777777" w:rsidR="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Program Specific Orientation Education/Competencies </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1185CBE6" w14:textId="42C7A414" w:rsidR="00850FE6" w:rsidRPr="00850FE6" w:rsidRDefault="00850FE6" w:rsidP="00850FE6">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00850FE6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program Specific Ongoing Education/Competencies</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0480C3CA" w14:textId="41AFAC96" w:rsidR="001A3E2A" w:rsidRDefault="00850FE6" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...148 lines deleted...]
-            <w:r w:rsidR="004C511F">
+            <w:r w:rsidRPr="00850FE6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...124 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D705E00" w14:textId="77777777" w:rsidR="000153FD" w:rsidRPr="00662873" w:rsidRDefault="000153FD" w:rsidP="000153FD">
+          <w:p w14:paraId="04380DAD" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Individuals responsible for Program Education</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0958DAE2" w14:textId="77777777" w:rsidR="000153FD" w:rsidRDefault="000153FD" w:rsidP="000153FD">
+              <w:lastRenderedPageBreak/>
+              <w:t>Medical Staff Office Personnel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091B4283" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00662873" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00662873">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Medical Staff Office Personnel</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="05923534" w14:textId="3E5CCE08" w:rsidR="00EE1ED7" w:rsidRPr="000153FD" w:rsidRDefault="000153FD" w:rsidP="000153FD">
+              <w:t>Individuals responsible for Program Education</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE3D268" w14:textId="75D35F9F" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
             <w:r w:rsidRPr="000153FD">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Human Resources</w:t>
+              <w:t>uman Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB2503" w:rsidRPr="00662873" w14:paraId="09AAEBA6" w14:textId="77777777" w:rsidTr="003B0D21">
+      <w:tr w:rsidR="0042015A" w:rsidRPr="00662873" w14:paraId="08FF9E4C" w14:textId="77777777" w:rsidTr="00B359C6">
+        <w:trPr>
+          <w:trHeight w:val="3829"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1998" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52AF3371" w14:textId="6CE3176B" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3:00 – 3:30 pm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B183753" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Summary Discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B0F3136" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00DFB817" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>This time will be utilized for a final discussion prior to the reviewer’s report preparation and the exit conference. Topics that may be discussed include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21A60B2C" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A074F07" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Any issues not yet resolved (IOUs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056FC628" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The identified Requirements </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Improvement (RFIs)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C11991D" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>What made the review meaningful to the team</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A2BCA4C" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sharing best practices to inspire quality improvement and/or outcomes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFC9A81" w14:textId="77777777" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educative activities of value to the program (i.e., knowledge sharing related to CPGs or the latest scientific breakthroughs) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C018FC" w14:textId="66DC9F31" w:rsidR="0042015A" w:rsidRPr="00A923EA" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A923EA">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Did I meet the goals of your team? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26556A57" w14:textId="6B01B20B" w:rsidR="0042015A" w:rsidRPr="00C90797" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="018B5863" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program Leaders</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050FC13C" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Program’s Joint Commission contact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35DD61D9" w14:textId="5AA4F31F" w:rsidR="0042015A" w:rsidRPr="00D91EFF" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D91EFF">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Others at program’s discretion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0042015A" w:rsidRPr="00662873" w14:paraId="2007D56D" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="433CCF55" w14:textId="1E963563" w:rsidR="00BB2503" w:rsidRPr="00662873" w:rsidRDefault="00E407E6" w:rsidP="00A957BC">
-[...54 lines deleted...]
-              <w:t>0 pm</w:t>
+          <w:p w14:paraId="0AF78EB9" w14:textId="24D47C5F" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3:30 – 4:00 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D93CA42" w14:textId="77777777" w:rsidR="000D01D0" w:rsidRPr="00A923EA" w:rsidRDefault="000D01D0" w:rsidP="000D01D0">
+          <w:p w14:paraId="562B0D8C" w14:textId="472E54F7" w:rsidR="0042015A" w:rsidRPr="005E0546" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00A923EA">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E0546">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-[...222 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Review Report Preparation</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D12717F" w14:textId="2781678F" w:rsidR="005A7AD1" w:rsidRDefault="005E2454" w:rsidP="00B9573B">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="4CB3927E" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...91 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001720A" w:rsidRPr="00662873" w14:paraId="1BE4CD77" w14:textId="77777777" w:rsidTr="003B0D21">
+      <w:tr w:rsidR="0042015A" w:rsidRPr="00662873" w14:paraId="0E8730D8" w14:textId="77777777" w:rsidTr="003B0D21">
         <w:trPr>
           <w:trHeight w:val="120"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D009344" w14:textId="47B9CA99" w:rsidR="0001720A" w:rsidRPr="00662873" w:rsidRDefault="0080164F" w:rsidP="00A957BC">
-[...47 lines deleted...]
-              <w:t>m</w:t>
+          <w:p w14:paraId="17E051BC" w14:textId="2315C843" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4:00 – 4:30 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="454DF011" w14:textId="0458FE5D" w:rsidR="0001720A" w:rsidRPr="00662873" w:rsidRDefault="0001720A" w:rsidP="0001720A">
+          <w:p w14:paraId="13AC58C4" w14:textId="4442C8C0" w:rsidR="0042015A" w:rsidRPr="00C90797" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00662873">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviewer Report Preparation </w:t>
-[...9 lines deleted...]
-            </w:pPr>
+              <w:t>Program Exit Conference</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28172B4C" w14:textId="1F976A5B" w:rsidR="0001720A" w:rsidRPr="00662873" w:rsidRDefault="0001720A" w:rsidP="0001720A">
-[...102 lines deleted...]
-          <w:p w14:paraId="02F92995" w14:textId="7787F346" w:rsidR="005D6502" w:rsidRDefault="005E2454" w:rsidP="001F25A9">
+          <w:p w14:paraId="45BBCC56" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Program’s</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="1AC52FEB" w14:textId="79082080" w:rsidR="0001720A" w:rsidRDefault="005E2454" w:rsidP="001F25A9">
+              <w:t>Program’s Joint Commission contact</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="509AC6DF" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Program</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="56A39B0D" w14:textId="6DD8865A" w:rsidR="005A7AD1" w:rsidRDefault="005E2454" w:rsidP="001F25A9">
+              <w:t>Program Leaders</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCC4BBA" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Program</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="6421CD14" w14:textId="4AF17B8F" w:rsidR="005A7AD1" w:rsidRDefault="005A7AD1" w:rsidP="001F25A9">
+              <w:t>Program team members</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2481FBEF" w14:textId="77777777" w:rsidR="0042015A" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organization leadership</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1E0C4B" w14:textId="5EE64457" w:rsidR="005D6502" w:rsidRPr="00662873" w:rsidRDefault="005D6502" w:rsidP="001F25A9">
+          <w:p w14:paraId="55D604E9" w14:textId="304414AD" w:rsidR="0042015A" w:rsidRPr="00C60674" w:rsidRDefault="0042015A" w:rsidP="0042015A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Others at </w:t>
-[...24 lines deleted...]
-            </w:pPr>
+              <w:t>Others at program’s discretion</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="337D5E1B" w14:textId="322659A6" w:rsidR="00DF710E" w:rsidRPr="00DF710E" w:rsidRDefault="00A40DF1">
-[...14 lines deleted...]
-    <w:sectPr w:rsidR="00DF710E" w:rsidRPr="00DF710E">
+    <w:p w14:paraId="337D5E1B" w14:textId="4F02F587" w:rsidR="00DF710E" w:rsidRPr="00000FA1" w:rsidRDefault="00DF710E"/>
+    <w:sectPr w:rsidR="00DF710E" w:rsidRPr="00000FA1">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51B9D2C4" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
+    <w:p w14:paraId="715B666F" w14:textId="77777777" w:rsidR="003C081D" w:rsidRDefault="003C081D" w:rsidP="003026FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="023AC826" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
+    <w:p w14:paraId="7098E5F6" w14:textId="77777777" w:rsidR="003C081D" w:rsidRDefault="003C081D" w:rsidP="003026FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5277,114 +4746,126 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="297E83E0" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:hanging="360"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="1F3864"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Disclaimer: Recording or transcribing this review is strictly prohibited, including the recording and transcribing that can occur with video conference applications. Discovery of any recording activities will result in the immediate cessation of the review and denial of certification.  </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7595E344" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:hanging="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="123C9F11" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
+  <w:p w14:paraId="123C9F11" w14:textId="6C16F623" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:hanging="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:del w:id="0" w:author="Knudsen, Jillian" w:date="2025-11-25T18:49:00Z" w16du:dateUtc="2025-11-26T00:49:00Z">
+      <w:r w:rsidDel="00850FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:delText xml:space="preserve"> </w:delText>
+      </w:r>
+    </w:del>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>The Joint Commission</w:t>
+      <w:t>Joint Commission</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
@@ -5508,76 +4989,76 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6910BACD" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="65106AF7" w14:textId="0DAC63D4" w:rsidR="003026FF" w:rsidRDefault="003026FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3F126BA9" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74B5C997" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
+    <w:p w14:paraId="5F3FE37E" w14:textId="77777777" w:rsidR="003C081D" w:rsidRDefault="003C081D" w:rsidP="003026FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="135F6E6A" w14:textId="77777777" w:rsidR="003026FF" w:rsidRDefault="003026FF" w:rsidP="003026FF">
+    <w:p w14:paraId="00ED6C02" w14:textId="77777777" w:rsidR="003C081D" w:rsidRDefault="003C081D" w:rsidP="003026FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07D05D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D2DFD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6439,53 +5920,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39EE0DC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89086046"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43914236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A7CE3C7A"/>
+    <w:tmpl w:val="BA1C3FCC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -6551,51 +6145,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BDB6694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42762FB4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6664,51 +6258,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D974C3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F922762"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6777,51 +6371,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E8D36C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="112AFFBC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF54154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E828F4DE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6890,51 +6597,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="506E5D37"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADD07034"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58C139FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="869EC4E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7003,51 +6823,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C545871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F829C76"/>
     <w:lvl w:ilvl="0" w:tplc="1C241630">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7115,51 +6935,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E291369"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88BE4530"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A01277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DAC80F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7228,164 +7161,163 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64EB5D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1458BB7C"/>
+    <w:tmpl w:val="2C621BB8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A636CF8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="664F2059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49EEA7CE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7454,51 +7386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676F4FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B972F4A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7567,51 +7499,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD661BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6BF0534E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D507641"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF7C1C84"/>
     <w:lvl w:ilvl="0" w:tplc="1C241630">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7679,51 +7724,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F6B1BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB6CCF06"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7792,51 +7837,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A9596D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF9C22EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7905,51 +7950,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7288138B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0270D5FC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8018,51 +8063,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76160CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C183290"/>
     <w:lvl w:ilvl="0" w:tplc="1C241630">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8130,499 +8175,674 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B8C1048"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB180820"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="223105046">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1423188412">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="863707819">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1867716356">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="600257131">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1963803444">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="690640809">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="437875983">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="446777812">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1534033369">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1648317355">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1160273254">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="880165590">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1236090778">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="94399040">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="229655126">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1726761104">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="406613190">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1608927493">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="10104673">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1323510254">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="686759891">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1868906085">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1108350565">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="432552836">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1010719268">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="947347401">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1102535940">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1042290712">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Knudsen, Jillian">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::jknudsen@jointcommission.org::d74f25b6-b693-463a-b30e-aa346fb3fc77"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC59D8"/>
+    <w:rsid w:val="00000FA1"/>
+    <w:rsid w:val="0000274A"/>
     <w:rsid w:val="00002F40"/>
     <w:rsid w:val="00010D68"/>
     <w:rsid w:val="00011E83"/>
     <w:rsid w:val="000153FD"/>
     <w:rsid w:val="00015E3C"/>
     <w:rsid w:val="00016316"/>
     <w:rsid w:val="00016398"/>
     <w:rsid w:val="000166C6"/>
     <w:rsid w:val="0001720A"/>
     <w:rsid w:val="00024ECF"/>
     <w:rsid w:val="0004538E"/>
     <w:rsid w:val="00046A3E"/>
     <w:rsid w:val="00055F8F"/>
     <w:rsid w:val="000570C2"/>
     <w:rsid w:val="00075266"/>
     <w:rsid w:val="00080E53"/>
     <w:rsid w:val="000861CA"/>
     <w:rsid w:val="000928D2"/>
     <w:rsid w:val="000B17B7"/>
+    <w:rsid w:val="000B6CEB"/>
     <w:rsid w:val="000C581A"/>
     <w:rsid w:val="000C7A6B"/>
     <w:rsid w:val="000C7B34"/>
     <w:rsid w:val="000D01D0"/>
+    <w:rsid w:val="00104EAE"/>
     <w:rsid w:val="00116A12"/>
     <w:rsid w:val="001247A6"/>
     <w:rsid w:val="001257A9"/>
     <w:rsid w:val="00130F59"/>
     <w:rsid w:val="00145006"/>
     <w:rsid w:val="00146D23"/>
     <w:rsid w:val="00147F0B"/>
     <w:rsid w:val="00156A07"/>
     <w:rsid w:val="0016358E"/>
     <w:rsid w:val="00173F87"/>
     <w:rsid w:val="00180067"/>
     <w:rsid w:val="0018104C"/>
+    <w:rsid w:val="0018193F"/>
+    <w:rsid w:val="001A3E2A"/>
     <w:rsid w:val="001B0B65"/>
     <w:rsid w:val="001B18B9"/>
     <w:rsid w:val="001B5A13"/>
     <w:rsid w:val="001B6360"/>
     <w:rsid w:val="001C10A0"/>
     <w:rsid w:val="001C1DB9"/>
     <w:rsid w:val="001C5E48"/>
     <w:rsid w:val="001F25A9"/>
     <w:rsid w:val="00202F45"/>
+    <w:rsid w:val="00210996"/>
     <w:rsid w:val="002344AA"/>
+    <w:rsid w:val="00234B09"/>
     <w:rsid w:val="00240E13"/>
     <w:rsid w:val="00242E04"/>
     <w:rsid w:val="00261B99"/>
     <w:rsid w:val="002668F3"/>
     <w:rsid w:val="0028041A"/>
     <w:rsid w:val="002819BD"/>
     <w:rsid w:val="0028253A"/>
     <w:rsid w:val="002836D4"/>
     <w:rsid w:val="00290B64"/>
     <w:rsid w:val="002B78A6"/>
     <w:rsid w:val="002C1026"/>
     <w:rsid w:val="002C7271"/>
     <w:rsid w:val="002C7CFC"/>
     <w:rsid w:val="002E50EC"/>
     <w:rsid w:val="002F1F64"/>
     <w:rsid w:val="003021D7"/>
     <w:rsid w:val="003026FF"/>
+    <w:rsid w:val="0030351A"/>
     <w:rsid w:val="00304482"/>
     <w:rsid w:val="00305D0A"/>
     <w:rsid w:val="00314CF3"/>
     <w:rsid w:val="003304CE"/>
     <w:rsid w:val="003667A3"/>
     <w:rsid w:val="00371ACA"/>
     <w:rsid w:val="00373B96"/>
     <w:rsid w:val="003758D2"/>
     <w:rsid w:val="00397DE9"/>
     <w:rsid w:val="003B0D21"/>
     <w:rsid w:val="003B68E7"/>
+    <w:rsid w:val="003C081D"/>
     <w:rsid w:val="003C3A33"/>
     <w:rsid w:val="003E7DBA"/>
     <w:rsid w:val="0041693F"/>
+    <w:rsid w:val="0042015A"/>
     <w:rsid w:val="004249C0"/>
     <w:rsid w:val="004335C2"/>
     <w:rsid w:val="004400FB"/>
     <w:rsid w:val="0044115B"/>
     <w:rsid w:val="00444C4A"/>
     <w:rsid w:val="00445E9C"/>
     <w:rsid w:val="00447C71"/>
+    <w:rsid w:val="00464006"/>
+    <w:rsid w:val="004746A2"/>
     <w:rsid w:val="00486623"/>
+    <w:rsid w:val="004947B8"/>
     <w:rsid w:val="004A1040"/>
     <w:rsid w:val="004A1DE0"/>
     <w:rsid w:val="004A6FBE"/>
     <w:rsid w:val="004B096E"/>
     <w:rsid w:val="004B680C"/>
     <w:rsid w:val="004B7AAF"/>
     <w:rsid w:val="004C511F"/>
     <w:rsid w:val="004D1BD2"/>
     <w:rsid w:val="004E656E"/>
     <w:rsid w:val="004F1E13"/>
     <w:rsid w:val="004F2990"/>
     <w:rsid w:val="00515D8B"/>
     <w:rsid w:val="00535B7D"/>
     <w:rsid w:val="005368C1"/>
+    <w:rsid w:val="00536B4D"/>
     <w:rsid w:val="005378FB"/>
     <w:rsid w:val="0054234E"/>
     <w:rsid w:val="00546B71"/>
     <w:rsid w:val="00546C61"/>
     <w:rsid w:val="00555EF4"/>
     <w:rsid w:val="0059016E"/>
     <w:rsid w:val="00590685"/>
     <w:rsid w:val="00593FCD"/>
     <w:rsid w:val="0059677B"/>
     <w:rsid w:val="005A7AD1"/>
     <w:rsid w:val="005B07BA"/>
     <w:rsid w:val="005B2546"/>
     <w:rsid w:val="005B2DBD"/>
+    <w:rsid w:val="005B68FD"/>
+    <w:rsid w:val="005C2070"/>
     <w:rsid w:val="005D5EFD"/>
     <w:rsid w:val="005D62D4"/>
     <w:rsid w:val="005D6502"/>
+    <w:rsid w:val="005E0546"/>
     <w:rsid w:val="005E1D64"/>
     <w:rsid w:val="005E2454"/>
     <w:rsid w:val="005F50D8"/>
     <w:rsid w:val="005F553A"/>
     <w:rsid w:val="006012F6"/>
     <w:rsid w:val="006024DA"/>
     <w:rsid w:val="0060315A"/>
     <w:rsid w:val="00606842"/>
     <w:rsid w:val="006113B7"/>
     <w:rsid w:val="00613E4A"/>
     <w:rsid w:val="00625A39"/>
     <w:rsid w:val="0063041E"/>
     <w:rsid w:val="00646862"/>
     <w:rsid w:val="00662873"/>
     <w:rsid w:val="00663F8E"/>
     <w:rsid w:val="00687B8B"/>
     <w:rsid w:val="006C0860"/>
+    <w:rsid w:val="006C4F63"/>
     <w:rsid w:val="006C7CBF"/>
     <w:rsid w:val="006D0779"/>
     <w:rsid w:val="006D43BE"/>
     <w:rsid w:val="006D74FA"/>
     <w:rsid w:val="006D7FA2"/>
     <w:rsid w:val="006E305C"/>
     <w:rsid w:val="0070587B"/>
     <w:rsid w:val="00714551"/>
     <w:rsid w:val="0071508B"/>
     <w:rsid w:val="00733372"/>
     <w:rsid w:val="00733F21"/>
     <w:rsid w:val="007362C8"/>
     <w:rsid w:val="00740C93"/>
     <w:rsid w:val="007419F1"/>
     <w:rsid w:val="007476A0"/>
+    <w:rsid w:val="00762AEE"/>
     <w:rsid w:val="00773DD0"/>
     <w:rsid w:val="007A12D2"/>
+    <w:rsid w:val="007A5E01"/>
     <w:rsid w:val="007B20E0"/>
     <w:rsid w:val="007B615F"/>
     <w:rsid w:val="007C07C6"/>
     <w:rsid w:val="007C4405"/>
     <w:rsid w:val="007D1001"/>
     <w:rsid w:val="0080164F"/>
     <w:rsid w:val="008027E3"/>
     <w:rsid w:val="00805302"/>
+    <w:rsid w:val="00812592"/>
     <w:rsid w:val="00821ACB"/>
     <w:rsid w:val="00825C25"/>
     <w:rsid w:val="00827AA0"/>
     <w:rsid w:val="00830DBD"/>
     <w:rsid w:val="00831302"/>
     <w:rsid w:val="00840326"/>
     <w:rsid w:val="00846C27"/>
     <w:rsid w:val="00847658"/>
+    <w:rsid w:val="00850FE6"/>
     <w:rsid w:val="00851FB4"/>
     <w:rsid w:val="00865448"/>
     <w:rsid w:val="00865F2A"/>
     <w:rsid w:val="00867F7C"/>
     <w:rsid w:val="00870443"/>
     <w:rsid w:val="00871038"/>
     <w:rsid w:val="00875CFC"/>
     <w:rsid w:val="0088107E"/>
     <w:rsid w:val="008851F5"/>
     <w:rsid w:val="00893C72"/>
     <w:rsid w:val="00894473"/>
     <w:rsid w:val="008A350C"/>
     <w:rsid w:val="008B093D"/>
     <w:rsid w:val="008B29A4"/>
     <w:rsid w:val="008C02B3"/>
     <w:rsid w:val="008D4721"/>
     <w:rsid w:val="008D611F"/>
     <w:rsid w:val="008F5209"/>
     <w:rsid w:val="008F6986"/>
     <w:rsid w:val="00904447"/>
     <w:rsid w:val="00911FA7"/>
     <w:rsid w:val="009301CB"/>
     <w:rsid w:val="0094786D"/>
     <w:rsid w:val="00953724"/>
     <w:rsid w:val="00954F45"/>
     <w:rsid w:val="009551DC"/>
     <w:rsid w:val="0096122F"/>
     <w:rsid w:val="009644C1"/>
     <w:rsid w:val="009776BF"/>
     <w:rsid w:val="009A4977"/>
     <w:rsid w:val="009B2E39"/>
     <w:rsid w:val="009C571E"/>
     <w:rsid w:val="00A01644"/>
     <w:rsid w:val="00A056D2"/>
     <w:rsid w:val="00A12696"/>
     <w:rsid w:val="00A12A26"/>
     <w:rsid w:val="00A30119"/>
     <w:rsid w:val="00A31D88"/>
+    <w:rsid w:val="00A34041"/>
     <w:rsid w:val="00A40DF1"/>
     <w:rsid w:val="00A53085"/>
     <w:rsid w:val="00A531BC"/>
     <w:rsid w:val="00A7068C"/>
     <w:rsid w:val="00A7283C"/>
     <w:rsid w:val="00A8697E"/>
     <w:rsid w:val="00A93502"/>
     <w:rsid w:val="00A957BC"/>
     <w:rsid w:val="00AB3EBC"/>
     <w:rsid w:val="00AB4A76"/>
     <w:rsid w:val="00AB59FE"/>
     <w:rsid w:val="00AC59D8"/>
     <w:rsid w:val="00AE0650"/>
     <w:rsid w:val="00AF785A"/>
     <w:rsid w:val="00B06357"/>
     <w:rsid w:val="00B112FE"/>
     <w:rsid w:val="00B139F5"/>
     <w:rsid w:val="00B15503"/>
     <w:rsid w:val="00B3414F"/>
+    <w:rsid w:val="00B359C6"/>
     <w:rsid w:val="00B50837"/>
     <w:rsid w:val="00B518B7"/>
+    <w:rsid w:val="00B60B30"/>
     <w:rsid w:val="00B64900"/>
     <w:rsid w:val="00B929C9"/>
+    <w:rsid w:val="00B93031"/>
     <w:rsid w:val="00B9573B"/>
     <w:rsid w:val="00BA174E"/>
     <w:rsid w:val="00BA2519"/>
     <w:rsid w:val="00BA62FD"/>
     <w:rsid w:val="00BB0CC7"/>
     <w:rsid w:val="00BB2503"/>
     <w:rsid w:val="00BC3021"/>
     <w:rsid w:val="00BC3F8C"/>
     <w:rsid w:val="00BD0850"/>
     <w:rsid w:val="00BD5C7C"/>
     <w:rsid w:val="00BD79C6"/>
+    <w:rsid w:val="00BE3492"/>
+    <w:rsid w:val="00BE3F1E"/>
     <w:rsid w:val="00BF4D8E"/>
     <w:rsid w:val="00C04A10"/>
     <w:rsid w:val="00C075F1"/>
     <w:rsid w:val="00C13A72"/>
     <w:rsid w:val="00C13CD9"/>
     <w:rsid w:val="00C1529D"/>
     <w:rsid w:val="00C20CBE"/>
     <w:rsid w:val="00C3060F"/>
     <w:rsid w:val="00C54626"/>
     <w:rsid w:val="00C54BAB"/>
+    <w:rsid w:val="00C60674"/>
     <w:rsid w:val="00C630F3"/>
     <w:rsid w:val="00C7379B"/>
     <w:rsid w:val="00C807BA"/>
     <w:rsid w:val="00C86624"/>
+    <w:rsid w:val="00C90797"/>
     <w:rsid w:val="00C96104"/>
     <w:rsid w:val="00CA6E09"/>
     <w:rsid w:val="00CB1190"/>
     <w:rsid w:val="00CB28E1"/>
     <w:rsid w:val="00CC0FB4"/>
     <w:rsid w:val="00CC2AA4"/>
     <w:rsid w:val="00CD42D2"/>
     <w:rsid w:val="00CE576E"/>
     <w:rsid w:val="00CF3240"/>
     <w:rsid w:val="00CF76AA"/>
     <w:rsid w:val="00D02615"/>
     <w:rsid w:val="00D047CC"/>
     <w:rsid w:val="00D05C89"/>
     <w:rsid w:val="00D168C6"/>
     <w:rsid w:val="00D2016F"/>
     <w:rsid w:val="00D403CF"/>
     <w:rsid w:val="00D44C00"/>
     <w:rsid w:val="00D55E43"/>
     <w:rsid w:val="00D57507"/>
     <w:rsid w:val="00D61BD7"/>
     <w:rsid w:val="00D656F1"/>
     <w:rsid w:val="00D71572"/>
     <w:rsid w:val="00D85F46"/>
+    <w:rsid w:val="00D91EFF"/>
     <w:rsid w:val="00D92922"/>
     <w:rsid w:val="00D933D1"/>
     <w:rsid w:val="00D976FD"/>
     <w:rsid w:val="00DA3DA3"/>
     <w:rsid w:val="00DA6691"/>
     <w:rsid w:val="00DB251B"/>
     <w:rsid w:val="00DB70CB"/>
     <w:rsid w:val="00DC3E3E"/>
     <w:rsid w:val="00DD2A64"/>
     <w:rsid w:val="00DD7787"/>
     <w:rsid w:val="00DF66E3"/>
     <w:rsid w:val="00DF710E"/>
+    <w:rsid w:val="00E250F9"/>
+    <w:rsid w:val="00E3250D"/>
     <w:rsid w:val="00E40329"/>
     <w:rsid w:val="00E407E6"/>
     <w:rsid w:val="00E54202"/>
     <w:rsid w:val="00E5518B"/>
     <w:rsid w:val="00E60173"/>
     <w:rsid w:val="00E6157B"/>
     <w:rsid w:val="00E718E9"/>
     <w:rsid w:val="00E764CC"/>
     <w:rsid w:val="00E87405"/>
     <w:rsid w:val="00E95DA3"/>
     <w:rsid w:val="00EA38DC"/>
     <w:rsid w:val="00EA4CF8"/>
     <w:rsid w:val="00EC35A4"/>
     <w:rsid w:val="00EC4FC6"/>
     <w:rsid w:val="00ED3325"/>
     <w:rsid w:val="00EE1ED7"/>
     <w:rsid w:val="00F001FF"/>
     <w:rsid w:val="00F03252"/>
     <w:rsid w:val="00F14052"/>
     <w:rsid w:val="00F25331"/>
     <w:rsid w:val="00F42486"/>
     <w:rsid w:val="00F42C9B"/>
     <w:rsid w:val="00F44DC3"/>
     <w:rsid w:val="00F5166F"/>
     <w:rsid w:val="00F53CED"/>
     <w:rsid w:val="00F60E6E"/>
     <w:rsid w:val="00F65451"/>
     <w:rsid w:val="00F66BFF"/>
     <w:rsid w:val="00F73B2E"/>
     <w:rsid w:val="00F761E9"/>
+    <w:rsid w:val="00FA0C24"/>
     <w:rsid w:val="00FC264A"/>
     <w:rsid w:val="00FD24D5"/>
+    <w:rsid w:val="00FD4618"/>
     <w:rsid w:val="00FD7ECE"/>
     <w:rsid w:val="00FE0DA1"/>
     <w:rsid w:val="00FF3054"/>
     <w:rsid w:val="00FF386D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65DA4D6A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5833AD88-2474-42EE-AA47-E03752360668}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9110,55 +9330,131 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003026FF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003026FF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003026FF"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A3E2A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A3E2A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A3E2A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001A3E2A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A3E2A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A3E2A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="127476121">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="135227949">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9279,51 +9575,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2068801966">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9556,65 +9852,65 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...7 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DDB23493E7F08D42AC0423D58679D9DF" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0d511c26a2cceb9ecb1661ff132fc4b0">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="36cc5214-2790-43cd-a0e0-21475b07237a" xmlns:ns4="8fbf5c73-2e90-40bc-a8fd-c572cf16a4cd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c5e8d56de432edc3a2bba8f99cde3a0b" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="36cc5214-2790-43cd-a0e0-21475b07237a"/>
     <xsd:import namespace="8fbf5c73-2e90-40bc-a8fd-c572cf16a4cd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
@@ -9808,123 +10104,123 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55C9901-6530-4A16-AFCE-6F9790256324}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B844B58F-A267-4830-ACA5-37553C6CAEF3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B844B58F-A267-4830-ACA5-37553C6CAEF3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55C9901-6530-4A16-AFCE-6F9790256324}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393B9476-96E2-4DC7-AFEB-90A45B73F2B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="36cc5214-2790-43cd-a0e0-21475b07237a"/>
     <ds:schemaRef ds:uri="8fbf5c73-2e90-40bc-a8fd-c572cf16a4cd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" enabled="0" method="" siteId="{f1177991-5c8e-4cb7-af93-c51ad5bede11}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1070</Words>
-  <Characters>6104</Characters>
+  <Words>907</Words>
+  <Characters>5843</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>14</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>265</Lines>
+  <Paragraphs>164</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7160</CharactersWithSpaces>
+  <CharactersWithSpaces>6586</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Donohue, Doreen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DDB23493E7F08D42AC0423D58679D9DF</vt:lpwstr>